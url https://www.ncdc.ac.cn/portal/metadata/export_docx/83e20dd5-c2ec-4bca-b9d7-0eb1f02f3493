--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,996 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">遥感DEM提取及质量控制技术报告</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Technical Report on Remote Sensing DEM Extraction and Quality Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Technical Report on Remote Sensing DEM Extraction and Quality Control</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0015.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0015.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.88</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高时空分辨率航天遥感技术的迅速发展推动了多源遥感在冰川学研究中的广泛运用，尤其是从卫星遥感立体像对中生成DEM数据获取冰川表面高程信息为冰川物质平衡研究提供了一种成熟手段。为了保证项目的成果精度，特制定本手册。本手册主要从使用范围、数据要求、内业处理、成果展示以及精度控制等五部分进行阐述。制图时期至2010年前后。</w:t>
+        <w:t xml:space="preserve">The rapid development of space remote sensing technology with high spatial and temporal resolution has promoted the wide application of multi-source remote sensing in Glaciology research. In particular, DEM data generated from satellite remote sensing stereo images to obtain glacier surface elevation information provides a mature means for Glacier Mass balance research. In order to ensure the accuracy of the project results, this manual is formulated. This manual mainly from the use of the scope, data requirements, field processing, results display and precision control of five parts are described. The mapping period is around 2010. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高时空分辨率航天遥感技术的迅速发展推动了多源遥感在冰川学研究中的广泛运用，尤其是从卫星遥感立体像对中生成DEM数据获取冰川表面高程信息为冰川物质平衡研究提供了一种成熟手段。为了保证项目的成果精度，特制定本手册。本手册主要从使用范围、数据要求、内业处理、成果展示以及精度控制等五部分进行阐述。</w:t>
+        <w:t xml:space="preserve">The rapid development of space remote sensing technology with high spatial and temporal resolution has promoted the wide application of multi-source remote sensing in Glaciology research. In particular, DEM data generated from satellite remote sensing stereo images to obtain glacier surface elevation information provides a mature means for Glacier Mass balance research. In order to ensure the accuracy of the project results, this manual is formulated. This manual mainly from the use of the scope, data requirements, field processing, results display and precision control of five parts are described. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2010/01/01-2010/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2010/01/01-2010/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Major glacial action centers in western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">803.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:803.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">PDF</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">质量控制, DEM提取, 冰川作用中心</w:t>
+        <w:t xml:space="preserve">Theme:Quality control, DEM extraction, glaciation center</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2010</w:t>
+        <w:t xml:space="preserve">Time:2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心 </w:t>
+        <w:t xml:space="preserve">Place:Major glacial action centers in western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1025,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1114,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1198,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1287,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘时银,  上官冬辉,  魏俊锋,  许君利 </w:t>
+        <w:t xml:space="preserve">contributors:LIU Shiyin,  Shangguan donghui,  Wei junfeng,  XU Junli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LIU Shiyin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘时银,上官冬辉,魏俊锋,许君利. 遥感DEM提取及质量控制技术报告. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.88.</w:t>
+        <w:t xml:space="preserve">LIU Shiyin, Shangguan donghui, Wei junfeng, XU Junli. Technical Report on Remote Sensing DEM Extraction and Quality Control. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.88.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>