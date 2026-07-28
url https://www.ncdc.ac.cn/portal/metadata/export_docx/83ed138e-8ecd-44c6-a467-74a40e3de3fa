--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2016年青藏高原唐古拉(TGLMS)冻土气象数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Meteorological dataset of Tanggula permafrost on Qinghai-Tibet Plateau from 2014 to 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meteorological dataset of Tanggula permafrost on Qinghai-Tibet Plateau from 2014 to 2016</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0016.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0016.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.92</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2014-2016年青藏高原唐古拉观测场冻土气象数据集，一共16个数据指标包括辐射数据在内的常规气象数据及浅层土壤温湿度、热通量等数据指标。含有积雪厚度（cm）、降水（mm）、2m空气温度（℃）、2m空气水汽压（kp）、2m风速（m/s）、向上长波辐射（w/㎡）、向下长波辐射（w/㎡）、向上短波辐射(w/㎡)、向下短波辐射(w/㎡)、净辐射(w/㎡)、光合有效辐射(umol/㎡)、5cm土温(℃)、5cm土壤含水量（L/L）、5cm土壤热通量(w/㎡)该16个观测数据是通过布设在高原上的自动气象站观测获得。</w:t>
+        <w:t xml:space="preserve">This data set is the frozen soil meteorological data set of Tanggula Observation Site on the Qinghai-Tibet Plateau from 2014 to 2016. There are a total of 16 data indicators, including conventional meteorological data including radiation data and shallow soil temperature, humidity, heat flux and other data indicators. Including snow thickness (cm), precipitation (mm), 2m air temperature (℃), 2m air vapor pressure (kp), 2m wind speed (m/s), upward long-wave radiation (w/m2), downward long-wave radiation (w/m2), upward short-wave radiation (w/m2), downward short-wave radiation (w/m2), net radiation (w/m2), photosynthetic effective radiation (umol/m2), 5cm soil temperature (℃), 5cm soil water content (L/L) The 16 observation data of 5cm soil heat flux (w/m2) were obtained through the observation of automatic weather stations on the plateau. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动气象站观测获得，10分钟采样一次,30分钟平均值输出。</w:t>
+        <w:t xml:space="preserve">Automatic weather station observation, sampling once every 10 minutes, 30 minutes average output.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据表是自动气象站观测获取，经人工校准后手工录入,缺测及误差数据用NAN标识。</w:t>
+        <w:t xml:space="preserve">This data sheet is obtained by automatic weather station observation and manually entered after manual calibration. The missing and error data are identified by NAN.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">严格按照仪器操作规范进行观测和数据采集，并已经在相关学术期刊发表，参照观测仪器精度。</w:t>
+        <w:t xml:space="preserve">The observation and data collection are carried out in strict accordance with the instrument operation specifications, and have been published in relevant academic journals, referring to the accuracy of observation instruments. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2016/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2016/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国科学院 青藏高原冰冻圈观测研究站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai- Tibet Plateau Cryosphere Observation and Research Station, Chinese Academy of Sciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4538.0m-</w:t>
+        <w:t xml:space="preserve">altitude:4538.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5100.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">5.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:5.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤温湿度，热通量，辐射数据</w:t>
+        <w:t xml:space="preserve">Theme:Soil temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国科学院青藏高原冰冻圈观测研究站，康古拉，青藏高原 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai-Tibet Plateau Cryosphere Observation and Research Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,893 +1226,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星 </w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967592</w:t>
+        <w:t xml:space="preserve">phone:09314967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖瑶,  乔永平 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao Yao,  QIAO YongPing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖瑶  </w:t>
+        <w:t xml:space="preserve">author:Xiao Yao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao Yao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01803</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冻土水热过程及其对气候的响应研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖瑶,乔永平. 2014-2016年青藏高原唐古拉(TGLMS)冻土气象数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.92.</w:t>
+        <w:t xml:space="preserve">Xiao Yao, QIAO YongPing. Meteorological dataset of Tanggula permafrost on Qinghai-Tibet Plateau from 2014 to 2016. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.92.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>