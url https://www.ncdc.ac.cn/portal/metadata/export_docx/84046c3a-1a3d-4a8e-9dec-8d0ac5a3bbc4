--- v0 (2026-08-24)
+++ v1 (2026-10-08)
@@ -1243,51 +1243,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 95.02</w:t>
+              <w:t xml:space="preserve"> 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F05E22" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>