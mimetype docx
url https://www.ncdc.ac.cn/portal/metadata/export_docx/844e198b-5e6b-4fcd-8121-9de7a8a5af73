--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1767,51 +1767,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据贡献者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haiyan Ren </w:t>
+        <w:t xml:space="preserve">任海彦 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1873,51 +1873,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据管理者</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haiyan Ren</w:t>
+        <w:t xml:space="preserve">任海彦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2293,51 +2293,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Haiyan Ren. 豆科与非豆科植物土壤调节—反馈阶段生物量数据集（2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7776.2026.</w:t>
+        <w:t xml:space="preserve">任海彦. 豆科与非豆科植物土壤调节—反馈阶段生物量数据集（2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7776.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>