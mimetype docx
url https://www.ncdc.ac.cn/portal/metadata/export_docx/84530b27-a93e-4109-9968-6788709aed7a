--- v0 (2026-06-02)
+++ v1 (2026-08-31)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: ENVISAT ASAR ground synchronous observation data set in EBO encrypted observation area during the pre-test period (October 18, 2007)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：预试验期峨堡加密观测区Envisat ASAR地面同步观测数据集（2007年10月18日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1801.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint test: ENVISAT ASAR ground synchronous observation data set in EBO encrypted observation area during the pre-test period (October 18, 2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1779</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1801.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1779</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data can provide a ground data set for the development and verification of active microwave remote sensing inversion algorithm and forward model of soil moisture and freeze-thaw state. On October 18, 2007, the ground synchronous observation test of ENVISAT ASAR data was carried out in EBU sample 1 and EBU sample 2. ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:17bjt. Both EBAO sample 1 and EBAO sample 2 are 3grid × 3grid, 30m for each grid × 30m square, a total of 25 sampling points (including center point and corner point). Simultaneously with the satellite transit, the wet soil moisture meter is used to measure the real part of soil volume water content, soil conductivity, soil temperature and soil complex dielectric constant at each sampling point; The hand-held infrared thermometer is used to obtain the surface radiation temperature; The soil is taken with a ring knife and dried to obtain the weight water content, soil bulk density and volume water content. At the same time, some parameters of vegetation were investigated, mainly including vegetation height, coverage and vegetation water content This data can provide a ground data set for the development and verification of active microwave remote sensing inversion algorithm and forward model of soil moisture and freeze-thaw state. </w:t>
+        <w:t xml:space="preserve">  本数据可为发展和验证主动微波遥感反演土壤水分及冻融状态算法及正向模型提供地面数据集。2007年10月18日，在峨堡样方1和峨堡样方2开展了Envisat ASAR数据的地面同步观测试验。Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:17BJT。峨堡样方1和峨堡2均为3Grid×3Grid，每个Grid为30m×30m正方形，共计25个采样点（包含中心点和角点）。与卫星过境同步在每个采样点，采用WET土壤水分速测仪测量土壤体积含水量、土壤电导率、土壤温度及土壤复介电常数实部；采用手持式红外温度计获得地表辐射温度；并用环刀取土经烘干获得重量含水量、土壤容重及体积含水量。同时还对植被一些参数进行了相关调查，主要包括植被高度、覆盖度、植被含水量。   本数据可为发展和验证主动微波遥感反演土壤水分及冻融状态算法及正向模型提供地面数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On October 18, 2007, the ground synchronous observation test of ENVISAT ASAR data was carried out in EBU sample 1 and EBU sample 2.</w:t>
+        <w:t xml:space="preserve">  2007年10月18日，在峨堡样方1和峨堡样方2开展了Envisat ASAR数据的地面同步观测试验。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  ENVISAT ASAR data is AP mode, VV / VH polarization combination mode, and the transit time is about 11:17bjt. Both EBAO sample 1 and EBAO sample 2 are 3grid × 3grid, 30m for each grid × 30m square, a total of 25 sampling points (including center point and corner point). Simultaneously with the satellite transit, the wet soil moisture meter is used to measure the real part of soil volume water content, soil conductivity, soil temperature and soil complex dielectric constant at each sampling point; The hand-held infrared thermometer is used to obtain the surface radiation temperature; The soil is taken with a ring knife and dried to obtain the weight water content, soil bulk density and volume water content. At the same time, some parameters of vegetation were investigated, mainly including vegetation height, coverage and vegetation water content.</w:t>
+        <w:t xml:space="preserve">  Envisat ASAR数据为AP模式，VV/VH极化组合方式，过境时间约为11:17BJT。峨堡样方1和峨堡2均为3Grid×3Grid，每个Grid为30m×30m正方形，共计25个采样点（包含中心点和角点）。与卫星过境同步在每个采样点，采用WET土壤水分速测仪测量土壤体积含水量、土壤电导率、土壤温度及土壤复介电常数实部；采用手持式红外温度计获得地表辐射温度；并用环刀取土经烘干获得重量含水量、土壤容重及体积含水量。同时还对植被一些参数进行了相关调查，主要包括植被高度、覆盖度、植被含水量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/10/18-2007/10/19</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/10/18-2007/10/19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin. EBO intensive observation area. Hydrological test area in the upstream cold area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域.峨堡加密观测区.上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:38.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Aerospace remote sensing, soil, microwave remote sensing, surface radiation temperature, surface radiation characteristics, soil temperature, soil moisture / moisture content, ground verification information, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">航天遥感, 土壤, 微波遥感, 地表辐射温度, 地表辐射特性, 土壤温度, 土壤湿度/水分含量, 地面验证信息, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:EBO intensive observation area,  upstream cold region hydrological test area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">峨堡加密观测区,  上游寒区水文试验区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Rui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">晋锐</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Rui. Heihe River Integrated Remote Sensing joint test: ENVISAT ASAR ground synchronous observation data set in EBO encrypted observation area during the pre-test period (October 18, 2007). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1779.</w:t>
+        <w:t xml:space="preserve">晋锐. 黑河综合遥感联合试验：预试验期峨堡加密观测区Envisat ASAR地面同步观测数据集（2007年10月18日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1779.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>