--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄土高原地区县域尺度退耕还林（草）工程面积数据集（1999-2020年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of county-level scale Grain for Green (Grassland) Project Area in the Loess Plateau Region (1999-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of county-level scale Grain for Green (Grassland) Project Area in the Loess Plateau Region (1999-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00926</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00926</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.00926</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  重大生态工程的实施会导致土地利用的广泛变化，从而影响区域生态系统服务功能。为探索1999-2020年黄土高原退耕还林工程实施区域的时空格局和趋势变化，在考虑中国行政区划的基础上，构建了黄土高原县域数据集。其中，利用ArcGIS软件对土地利用年度数据进行提取和处理，得到1999-2020年黄土高原各县（区）年度GGP实施面积数据，包括7种土地利用转换类型，数据总量为179.1MB。该数据集为黄土高原生态环境的保护与管理提供了理论依据，为区域GGP项目的实施提供了数据支持。</w:t>
+        <w:t xml:space="preserve">The implementation of major ecological projects can lead to extensive land use changes, thereby affecting regional ecosystem service functions. To explore the spatial-temporal patterns and trend changes in the implementation area of the ‘Grain for Green’ Project (GGP) on the Loess Plateau from 1999 to 2020, this dataset was constructed at the county level, taking into account China's administrative divisions. Specifically, annual land use data were extracted and processed using ArcGIS software, resulting in the annual GGP implementation area data for each county (district) on the Loess Plateau from 1999 to 2020, including seven types of land use conversions, with a total data volume of 179.1MB. This dataset provides a theoretical basis for the protection and management of the Loess Plateau's ecological environment and offers data support for the implementation of regional GGP projects. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集来源于Science Data Bank（https://www.scidb.cn/en/detail?dataSetId=17045bd2f7dc41b7852e74f7a67be8da&amp;version=V1）。</w:t>
+        <w:t xml:space="preserve"> This dataset is sourced from Science Data Bank（ https://www.scidb.cn/en/detail?dataSetId=17045bd2f7dc41b7852e74f7a67be8da&amp;version=V1 ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用ArcGIS软件对土地利用年度数据进行提取和处理，得到1999-2020年黄土高原各县（区）年度GGP实施面积数据。</w:t>
+        <w:t xml:space="preserve"> Using ArcGIS software to extract and process annual land use data, obtain annual GGP implementation area data for each county (district) on the Loess Plateau from 1999 to 2020.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量较好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1999/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1999/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄土高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Loess Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">122.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:122.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄土高原, 植被恢复, 县域</w:t>
+        <w:t xml:space="preserve">Theme:Loess Plateau, vegetation restoration, counties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄土高原 </w:t>
+        <w:t xml:space="preserve">Place:The Loess Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">114.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">邓蕾,  白芮华,  汪晓珍,  李继伟,  杨锋,  上官周平 </w:t>
+        <w:t xml:space="preserve">contributors:Deng Lei,  Bai Ruihua,  Wang Xiaozhen,  Li Jiwei,  Yang Feng,  Zhou-Ping Shangguan  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">邓蕾  </w:t>
+        <w:t xml:space="preserve">author:Deng Lei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Deng Lei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:U2243225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄土高原水蚀环境下水土保持碳汇形成机理与调控</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Formation mechanism and regulation of carbon sink in soil and water conservation under water erosion environment in Loess Plateau</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">邓蕾,白芮华,汪晓珍,李继伟,杨锋,上官周平. 黄土高原地区县域尺度退耕还林（草）工程面积数据集（1999-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00926.</w:t>
+        <w:t xml:space="preserve">Deng Lei, Bai Ruihua, Wang Xiaozhen, Li Jiwei, Yang Feng, Zhou-Ping Shangguan . Dataset of county-level scale Grain for Green (Grassland) Project Area in the Loess Plateau Region (1999-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00926.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">白芮华, 汪晓珍, 李继伟, 杨锋, 上官周平, 邓蕾. 1999–2020年黄土高原地区县域尺度退耕还林(草)工程面积数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (4): 1-9. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">