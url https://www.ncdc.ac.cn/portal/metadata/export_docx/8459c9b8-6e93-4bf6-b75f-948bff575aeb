--- v1 (2026-06-16)
+++ v2 (2026-09-15)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of county-level scale Grain for Green (Grassland) Project Area in the Loess Plateau Region (1999-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黄土高原地区县域尺度退耕还林（草）工程面积数据集（1999-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00926</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of county-level scale Grain for Green (Grassland) Project Area in the Loess Plateau Region (1999-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.00926</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.j00001.00926</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://cstr.cn/31253.11.sciencedb.j00001.00926</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The implementation of major ecological projects can lead to extensive land use changes, thereby affecting regional ecosystem service functions. To explore the spatial-temporal patterns and trend changes in the implementation area of the ‘Grain for Green’ Project (GGP) on the Loess Plateau from 1999 to 2020, this dataset was constructed at the county level, taking into account China's administrative divisions. Specifically, annual land use data were extracted and processed using ArcGIS software, resulting in the annual GGP implementation area data for each county (district) on the Loess Plateau from 1999 to 2020, including seven types of land use conversions, with a total data volume of 179.1MB. This dataset provides a theoretical basis for the protection and management of the Loess Plateau's ecological environment and offers data support for the implementation of regional GGP projects. </w:t>
+        <w:t xml:space="preserve">  重大生态工程的实施会导致土地利用的广泛变化，从而影响区域生态系统服务功能。为探索1999-2020年黄土高原退耕还林工程实施区域的时空格局和趋势变化，在考虑中国行政区划的基础上，构建了黄土高原县域数据集。其中，利用ArcGIS软件对土地利用年度数据进行提取和处理，得到1999-2020年黄土高原各县（区）年度GGP实施面积数据，包括7种土地利用转换类型，数据总量为179.1MB。该数据集为黄土高原生态环境的保护与管理提供了理论依据，为区域GGP项目的实施提供了数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset is sourced from Science Data Bank（ https://www.scidb.cn/en/detail?dataSetId=17045bd2f7dc41b7852e74f7a67be8da&amp;version=V1 ）.</w:t>
+        <w:t xml:space="preserve">  本数据集来源于Science Data Bank（https://www.scidb.cn/en/detail?dataSetId=17045bd2f7dc41b7852e74f7a67be8da&amp;version=V1）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Using ArcGIS software to extract and process annual land use data, obtain annual GGP implementation area data for each county (district) on the Loess Plateau from 1999 to 2020.</w:t>
+        <w:t xml:space="preserve">  利用ArcGIS软件对土地利用年度数据进行提取和处理，得到1999-2020年黄土高原各县（区）年度GGP实施面积数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1999/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Loess Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:122.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">122.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.shp *.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Loess Plateau, vegetation restoration, counties</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原, 植被恢复, 县域</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1999 2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Loess Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">114.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Deng Lei,  Bai Ruihua,  Wang Xiaozhen,  Li Jiwei,  Yang Feng,  Zhou-Ping Shangguan  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邓蕾,  白芮华,  汪晓珍,  李继伟,  杨锋,  上官周平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Deng Lei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邓蕾  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Deng Lei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邓蕾</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:U2243225</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U2243225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Formation mechanism and regulation of carbon sink in soil and water conservation under water erosion environment in Loess Plateau</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原水蚀环境下水土保持碳汇形成机理与调控</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deng Lei, Bai Ruihua, Wang Xiaozhen, Li Jiwei, Yang Feng, Zhou-Ping Shangguan . Dataset of county-level scale Grain for Green (Grassland) Project Area in the Loess Plateau Region (1999-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00926.</w:t>
+        <w:t xml:space="preserve">邓蕾,白芮华,汪晓珍,李继伟,杨锋,上官周平. 黄土高原地区县域尺度退耕还林（草）工程面积数据集（1999-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/31253.11.sciencedb.j00001.00926.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">白芮华, 汪晓珍, 李继伟, 杨锋, 上官周平, 邓蕾. 1999–2020年黄土高原地区县域尺度退耕还林(草)工程面积数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (4): 1-9. </w:t>
+        <w:t xml:space="preserve">白芮华, 汪晓珍, 李继伟, 杨锋, 上官周平, 邓蕾. 1999–2020年黄土高原地区县域尺度退耕还林(草)工程面积数据集[J]. 中国科学数据（中英文网络版）, 2025, 10(4): 1-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>