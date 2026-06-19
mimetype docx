--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of Selective Adsorption Sites and Selection Mechanisms of Tannic Acid Adsorbents for Lead (II) Adsorption (March 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">单宁酸型吸附剂对铅(II)的吸附选择性吸附位点和选择机理数据集（2018年3月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2127.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of Selective Adsorption Sites and Selection Mechanisms of Tannic Acid Adsorbents for Lead (II) Adsorption (March 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2127.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2127.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2127.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reasonable design and directed synthesis of adsorbents with excellent selectivity are challenging and extremely important for the remediation of actual wastewater contaminated with heavy metals. This article synthesized a new tannic acid (TA) based adsorbent through a simple coordination reaction（ TA@Zr ）The adsorption isotherm experiment showed that TA@Zr Has high adsorption capacity for Pb2+. Impressively, TA@Zr It can achieve a very high selectivity coefficient (40-170). As the Zr precursor decreases, TA@Zr The selectivity remains unchanged, indicating that Zr species have an impact on TA@Zr The selective impact is minimal. Even if Zr species are completely replaced by Ti precursors, the resulting adsorbent still exhibits significant selectivity. These results indicate that TA is TA@Zr The selectivity has made a significant contribution, rather than the Zr species. Furthermore, based on the results of XPS, DFT, and batch adsorption experiments, it can be inferred that TA acts as the main adsorption site for phenolic hydroxyl groups. The oxygen atoms of hydroxyl groups coordinate with Pb2+, while the hydrogen atoms of hydroxyl groups are replaced and hydrogen ions are released, thereby expanding the proton exchange mechanism for selective adsorption of Pb2+ions. The dataset of selective adsorption sites and selection mechanism of tannic acid type adsorbent for lead (II) was obtained through experimental methods and formula inference calculation. The data format is decimal (. xls), with 4 sets of data, a total of 21 experiments, and 243 experimental data. </w:t>
+        <w:t xml:space="preserve">  合理设计和定向合成具有优异选择性的吸附剂，对重金属污染的实际废水的修复具有挑战性和极其重要的意义。本文通过简单的配位反应合成了一种新的单宁酸(TA)基吸附剂(TA@Zr)。吸附等温线实验表明TA@Zr对Pb2+具有较高的吸附能力。令人印象深刻的是，TA@Zr可以达到非常高的选择性系数(40-170)。随着Zr前驱体的降低，TA@Zr的选择性保持不变，说明Zr物种对TA@Zr的选择性影响很小。即使Zr物种被Ti前驱体完全取代，所得吸附剂仍然具有显著的选择性。这些结果表明，TA对TA@Zr的选择性有很大的贡献，而不是Zr物种。进一步，基于XPS的结果，DFT和批量吸附实验，它可以推断TA充当主要的酚羟基吸附网站中羟基的氧原子与Pb2+协调而羟基被取代的氢原子和释放氢离子，从而扩展了选择性吸附Pb2+离子的质子交换机制。   单宁酸型吸附剂对铅(II)的吸附选择性吸附位点和选择机理数据集，采用实验方法和公式推理计算获得，数据格式为十进制(.xls)，数据量为4组，共21个实验，共243条实验数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor experiments, formula reasoning, independently generated.</w:t>
+        <w:t xml:space="preserve">  室内实验、公式推理，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Morphological characterization was performed using software such as SEM and TEM. Observe with scanning electron microscope (SEM) TA@Zr The appearance. The N2 adsorption desorption isotherm was collected at 383 · K · 12 · h after dehydration of Samsung particles at 77 · K. The BET specific surface area calculation under vacuum is based on the multi-point selection method using adsorption data with a relative pressure (P/P0) between 0.05 and 0.25. The X-ray photoelectron spectroscopy (XPS) measurement was performed on an Axis Ultra (Kratos, XSAM800) XPS spectrometer using an Al target (1486.6 eV) X-ray source.</w:t>
+        <w:t xml:space="preserve">  采用SEM、TEM等软件进行形态表征。用扫描电子显微镜(SEM)观察TA@Zr的形貌。N2·adsorption-desorption等温线收集在77·K微粒学三星脱水后在383·K·12·h。真空下BET比表面积计算根据多点选择方法使用吸附数据的相对压力(P / P0) 0.05到0.25之间。x射线光电子能谱(XPS)测量是在Axis Ultra (Kratos, XSAM800) XPS光谱仪上进行的，使用Al靶(1486.6 eV) x射线源。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/03/01-2018/03/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/03/01-2018/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:282.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">282.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tannic acid, heavy metal wastewater, adsorbent</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">单宁酸, 重金属废水, 吸附剂</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Nanchang City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江西省南昌市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Yang Liming </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">杨利明  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yang Liming. Dataset of Selective Adsorption Sites and Selection Mechanisms of Tannic Acid Adsorbents for Lead (II) Adsorption (March 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2127.2022.</w:t>
+        <w:t xml:space="preserve">杨利明. 单宁酸型吸附剂对铅(II)的吸附选择性吸附位点和选择机理数据集（2018年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2127.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>