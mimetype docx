--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pre- and post-earthquake image data of Jilin No.1 in Luding County, Ganz Prefecture, Sichuan, China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">四川甘孜州泸定县6.8级地震震中位置吉林一号影像数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2480.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Pre- and post-earthquake image data of Jilin No.1 in Luding County, Ganz Prefecture, Sichuan, China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2480.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NCDC.db2480.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NCDC.db2480.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On September 5, 2022, at 12:52 a.m., a magnitude 6.8 earthquake occurred in Luding County, Ganzi Prefecture, Sichuan Province (latitude 29.59°N, longitude 102.08°E) at a depth of 16 km. Based on the 200-km range of the epicenter, pre-disaster (20220308-20220504) Jilin-1 satellite data are provided. </w:t>
+        <w:t xml:space="preserve">  2022年9月5日12时52分，在四川甘孜州泸定县（北纬29.59度，东经102.08度）发生6.8级地震，震源深度16千米。根据震中200km范围，提供灾前（20220308-20220504）吉林一号卫星数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data source: http://www.hensat.org.cn/web/jl-01kf01/Default.aspx</w:t>
+        <w:t xml:space="preserve">   数据来源于：http://www.hensat.org.cn/web/jl-01kf01/Default.aspx。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Raw data, not otherwise processed.</w:t>
+        <w:t xml:space="preserve">  原始数据，未进行其他加工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  “Jilin-1 satellite remote sensing images have been widely used in the fields of land resources monitoring, land surveying and mapping, mineral resources development, smart city construction, transportation facilities monitoring, agricultural yield estimation, forestry resources census, ecological environment monitoring, disaster prevention and mitigation, and emergency response. </w:t>
+        <w:t xml:space="preserve">  “吉林一号”卫星遥感影像已广泛应用于国土资源监测、土地测绘、矿产资源开发、智慧城市建设、交通设施监测、农业估产、林业资源普查、生态环境监测、防灾减灾及应急响应等领域。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/03/08-2022/03/12</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/03/08-2022/03/12</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Luding County, Garze Prefecture, Sichuan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川省甘孜州泸定县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:5.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:tif</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Luding County, Jilin No.1, earthquake</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泸定县, 吉林一号, 地震</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Luding County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">四川省甘孜州泸定县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Pre- and post-earthquake image data of Jilin No.1 in Luding County, Ganz Prefecture, Sichuan, China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2480.2022.</w:t>
+        <w:t xml:space="preserve">张耀南. 四川甘孜州泸定县6.8级地震震中位置吉林一号影像数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NCDC.db2480.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>