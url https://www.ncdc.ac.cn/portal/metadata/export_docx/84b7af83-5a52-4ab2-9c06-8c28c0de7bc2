--- v0 (2026-06-28)
+++ v1 (2026-06-28)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">漠河/东营冻土粘土矿物分析数据集（2017-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Mohe / Dongying frozen soil clay mineral analysis data set (2017-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mohe / Dongying frozen soil clay mineral analysis data set (2017-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1704.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1704.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1704.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2017-2018年针对漠河冻土、东营冻土开展粘土矿物分析，对比分析两种土体的粘土组成及各分含量，观测要素包括高岭石含量、绿泥石含量、伊利石含量、伊/蒙层间、层间比等。  数据资源采集时间范围为2017年9月20日-2018年3月20日，利用X射线衍射系统测量漠河冻土和东营冻土的黏土矿物组成成分。共计开展室内实验20组次，实验数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">From 2017 to 2018, clay mineral analysis was conducted on the frozen soil in Mohe and Dongying, comparing and analyzing the clay composition and content of the two types of soil. The observed elements include kaolinite content, chlorite content, illite content, illite/montmorillonite interlayer, interlayer ratio, etc. The data resources were collected from September 20, 2017 to March 20, 2018, using an X-ray diffraction system to measure the clay mineral composition of Mohe permafrost and Dongying permafrost. A total of 20 indoor experiments were conducted, and the experimental dataset was fully open and shared. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Experimental experiments, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采集所用仪器包括X'pert MPD Pro XRDX衍射仪器。技术参数：1.功率：3KW；2.最小步长：0.0001；3.2θ测量范围：0～167度；3.线性度：+/-0.0025；4.重现性：+/-0.0001。</w:t>
+        <w:t xml:space="preserve">    The instruments used for collection include X'pert MPD Pro XRDX diffraction instrument. Technical parameters: 1. Power: 3KW; 2. Minimum step size: 0.0001; 3.2 θ measurement range: 0-167 degrees; 3. Linearity:+/-0.0025; 4. Reproducibility:+/-0.00001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2017/09/20-2018/03/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2017/09/20-2018/03/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑龙江省漠河市;山东省东营市;山东省青岛市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Mohe City, Heilongjiang Province; Dongying City, Shandong Province; Qingdao City, Shandong Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">34.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:34.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冻土, 矿物分析, 低温力学实验, 真空隔热套管</w:t>
+        <w:t xml:space="preserve">Theme:Frozen soil, mineral analysis, low temperature mechanical experiment, vacuum insulation casing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑龙江省漠河市,  山东省东营市,  青岛市 </w:t>
+        <w:t xml:space="preserve">Place:Mohe City,  Heilongjiang Province,  Dongying City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">高德利 </w:t>
+        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">牛成成  </w:t>
+        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GAO Leli </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">高德利. 漠河/东营冻土粘土矿物分析数据集（2017-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1704.2022.</w:t>
+        <w:t xml:space="preserve">GAO Leli. Mohe / Dongying frozen soil clay mineral analysis data set (2017-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1704.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>