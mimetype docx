--- v1 (2026-06-28)
+++ v2 (2026-08-28)
@@ -1440,51 +1440,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">name:</w:t>
+        <w:t xml:space="preserve">name:Research on key technologies of polar cold sea drilling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>