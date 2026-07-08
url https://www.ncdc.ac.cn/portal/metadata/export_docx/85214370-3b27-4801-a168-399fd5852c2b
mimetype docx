--- v0 (2026-05-24)
+++ v1 (2026-07-08)
@@ -2,851 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1980年代末甘肃省1:10万土地利用数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 land use data set of Gansu Province at the end of 1980s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 land use data set of Gansu Province at the end of 1980s</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3806.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3806.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.420</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国1:10万土地利用数据是由中国科学院“八五”重大应用项目《全国资源环境遥感宏观调查与动态研究》组织了中国科学院所属19个研究所的遥感科技队伍，以卫星遥感为手段，在三年内基于Landsat MSS，TM和ETM遥感数据构建的。本数据采用一个分层的土地覆盖分类系统，将全国分为6个一级类（耕地、林地、草地、水域、城乡、工矿、居民用地和未利用土地），31个二级类。这是目前我国精度最高的土地利用数据产品，已经在国家土地资源调查、水文、生态研究中发挥着重要作用。</w:t>
+        <w:t xml:space="preserve">China's 1:100000 land use data is constructed in three years based on LANDSAT MSS, TM and ETM Remote sensing data by means of satellite remote sensing, organized by 19 research institutes affiliated to the Chinese Academy of Sciences under the national macro survey and dynamic research on remote sensing of resources and environment, a major application project of the eighth five year plan of the Chinese Academy of Sciences. Using a hierarchical land cover classification system, this data divides the whole country into six first-class categories (cultivated land, forest land, grassland, water area, urban and rural areas, industrial and mining land, residential land and unused land), and 31 second-class categories. This is the most accurate land use data product in China, which has played an important role in the national land resource survey, hydrological and ecological research. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于“中国1:10万土地利用数据”。</w:t>
+        <w:t xml:space="preserve">The data comes from "China's 1:100000 land use data".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土地利用分类</w:t>
+        <w:t xml:space="preserve">Land use classification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1995/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1995/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国西部甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province, Western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">99.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:99.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -859,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土地利用</w:t>
+        <w:t xml:space="preserve">Theme:Land use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1995 2000</w:t>
+        <w:t xml:space="preserve">Time:1995 2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国西部,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Western China,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1127,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1216,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1300,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">109.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1389,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1477,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴世新,  庄大方,  刘纪远,  周万村 </w:t>
+        <w:t xml:space="preserve">contributors:WuShixin,  ZhuangDafang,  LIU Jiyuan,  ZhouWancun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王建华   </w:t>
+        <w:t xml:space="preserve">author:Wang jianhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:WuShixin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴世新,庄大方,刘纪远,周万村. 1980年代末甘肃省1:10万土地利用数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.420.</w:t>
+        <w:t xml:space="preserve">WuShixin, ZhuangDafang, LIU Jiyuan, ZhouWancun. 1:100000 land use data set of Gansu Province at the end of 1980s. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.420.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>