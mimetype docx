--- v0 (2026-06-14)
+++ v1 (2026-09-12)
@@ -2,847 +2,948 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention area of Altai Mountain in 2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2022年阿勒泰山国家级重点预防区水土保持措施数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4180.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in national key prevention area of Altai Mountain in 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4180.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.hhstbc.db4180.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HHSTBC.DB4180.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data set of soil and water conservation measures of Altay national key prevention area in 2022 includes statistical table of soil and water conservation measures and dynamic change statistical table of soil and water conservation measures of Altay City, burjin County, Fuyun County, Habahe County, Qinghe County, Jimunai county and Beitun city in Xinjiang Uygur Autonomous Region&lt;/ p&gt; </w:t>
+        <w:t xml:space="preserve">2022年阿勒泰山国家级重点预防区水土保持措施数据集包括新疆维吾尔自治区阿勒泰市、布尔津县、富蕴县、哈巴河县、青河县、吉木乃县、北屯市2022年度水土保持措施统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are mainly obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，主要从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2021/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Altai mountain national key prevention area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿勒泰山国家级重点预防区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Statistical table of soil and water conservation measures</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水保措施统计表，生物措施（4个二级类要素），工程措施（16个二级类要素）。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Altay Mountain National key prevention area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">阿勒泰山国家级重点预防区，新疆维吾尔自治区，阿勒泰市，布尔津县，富蕴县，哈巴河县，青河县，吉木乃县，北屯市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -876,51 +977,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -947,51 +1066,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1013,51 +1150,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1084,51 +1239,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1154,501 +1327,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Suoya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Data set of soil and water conservation measures in national key prevention area of Altai Mountain in 2022. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4180.2024.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2022年阿勒泰山国家级重点预防区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.HHSTBC.DB4180.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>