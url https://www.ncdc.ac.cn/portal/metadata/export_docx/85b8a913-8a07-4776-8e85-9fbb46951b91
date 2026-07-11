--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -2,846 +2,991 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">High-Quality Remote Sensing Reflectance Products over China and US Coast (MODIS, 2003-2022)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国及美国海岸高精度遥感反射率产品（MODIS，2003-2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.16413443</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">High-Quality Remote Sensing Reflectance Products over China and US Coast (MODIS, 2003-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6959.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.16413443</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6959.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  遥感反射率（Rrs）是反演全球表层水体生物光学特性的基础参数。然而，由于强吸收性气溶胶和复杂的水体光学特性，在近岸水域进行精确的大气校正（AC）以获取Rrs仍面临挑战。为此，我们开发了一套改进的处理框架，该框架整合了更适合沿海环境的全球网格化气溶胶模型的灵活应用，并采用了定制化掩蔽策略。基于此框架，我们利用中分辨率成像光谱仪（MODIS）Aqua卫星2003–2022年的观测数据，生成了中国和美国沿海水域的高质量Rrs数据集——这两个区域因复杂的水体光学特性和频繁的人为气溶胶影响，长期制约着反演精度和有效数据产量。   与 NASA 标准 MODIS Aqua Rrs 产品相比（平均回归斜率：0.90±0.06），改进框架在八个波段（尤其在 488–555nm 波段范围内）实现了更高精度和更低的过程校正偏差（斜率：1.00±0.08）。新数据集还显著增加了有效反演数据量，在 443nm 波段中国近海区域平均提升56%，美国近海区域平均提升18%。区域影像分析证实，该数据集能有效保留有效反演数据并解析浑浊近岸水域的精细空间特征。初步时空分析进一步展现了其捕捉Rrs长期动态与趋势的有效性。这些成果凸显了改进框架的鲁棒性及新数据集在沿海水质与生态系统长期监测方面的实用价值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  数据来源于https://zenodo.org/records/16413443 。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  开发了一套集成全球网格化气溶胶模型与定制化掩蔽策略的改进处理框架，基于2003-2022年MODIS-Aqua卫星观测数据，生成了中国和美国沿海水域的高质量遥感反射率（Rrs）数据集。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  与 NASA 标准 MODIS Aqua R 相比RS乘积（平均回归斜率：0.90 ± 0.06），改进后的框架在八个波段实现了更高的精度并减少了过度校正偏差（斜率：1.00 ± 0.08），特别是在 488–555 nm 范围内。新数据集还产生了明显更多的有效检索，中国沿海水域的区域平均值增加了 56%，美国沿海水域在 443nm 处增加了 18%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China, United States </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,美国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:26.3 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:China, United States, remote sensing, surface reflectance</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国, 美国, 遥感, 地表反射率</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  United States </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  美国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -875,51 +1020,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -946,51 +1109,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1012,51 +1193,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1083,51 +1282,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1153,585 +1370,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LIAN Feng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">连峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIAN Feng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">连峰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIAN Feng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">连峰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LIAN Feng. High-Quality Remote Sensing Reflectance Products over China and US Coast (MODIS, 2003-2022). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6959.2025.</w:t>
+        <w:t xml:space="preserve">连峰. 中国及美国海岸高精度遥感反射率产品（MODIS，2003-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6959.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao S, Wu Y, Lv J, Zhao D, Zheng Y, Feng L. High-Quality Remote Sensing Reflectance Products over China and US Coast[J/OL]. Earth System Science Data Discussions, 2025, 2025: 1-31. </w:t>
+        <w:t xml:space="preserve">Zhao S, Wu Y, Lv J, Zhao D, Zheng Y, Feng L. High-Quality Remote Sensing Reflectance Products over China and US Coast[J]. Earth System Science Data Discussions, 2025, 2025: 1-31. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-438.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>