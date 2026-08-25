--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -2153,53 +2153,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao S, Wu Y, Lv J, Zhao D, Zheng Y, Feng L. High-Quality Remote Sensing Reflectance Products over China and US Coast[J]. Earth System Science Data Discussions, 2025, 2025: 1-31. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-438.</w:t>
+        <w:t xml:space="preserve">Zhao S, Wu Y, Lv J, Zhao D, Zheng Y, Feng L. High-Quality Remote Sensing Reflectance Products over China and US Coast[J/OL]. Earth System Science Data Discussions, 2025, 2025: 1-31. DOI: 10.5194/essd-2025-438.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>