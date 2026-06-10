--- v0 (2026-06-10)
+++ v1 (2026-06-10)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2015年黑河下游额济纳旗八道桥不同植被类型地下水埋深自动观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Automatic observation data set of groundwater depth of badaoqiao bridge in Ejinaqi, lower reaches of Heihe River in 2014-2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Automatic observation data set of groundwater depth of badaoqiao bridge in Ejinaqi, lower reaches of Heihe River in 2014-2015</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3319.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3319.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1185</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集包括黑河下游从二道桥（EDQ）、三道桥（SDQ）、六道桥（LDQ）、七道桥（QDQ）到八道桥（BDQ）的地下水埋深观测数据。Hobo自动测定的数据集，时间间隔为0.5h字段包括：时间（Time）、原始文件时间（DateTime,GMT+08:00）、绝对压力（Abs Pres, kPa）、水温（Temp,°C）、实测大气压（P，kPa）、计算的水头高度（H，m）、计算的地下水埋深（GD,m）、校验地下水埋深、校验地下水埋深。</w:t>
+        <w:t xml:space="preserve">The data set includes groundwater depth observation data of the lower reaches of Heihe River from the second bridge (EDQ), the third bridge (SDQ), the sixth bridge (LDQ), the seventh bridge (qdq) to the eighth bridge (bdq). The data set automatically measured by hobo, with a time interval of 0.5h, includes: time (time), original document time (datetime, GMT + 08:00), absolute pressure (ABS press, kPa), water temperature (temp, ° C), measured atmospheric pressure (P, kPa), calculated head height (h, m), calculated groundwater depth (GD, m), verified groundwater depth and verified groundwater depth. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/06/18-2015/12/20</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/06/18-2015/12/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河下游 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水温, 水头高度, 绝对压力, 大气压, 地下水埋深</w:t>
+        <w:t xml:space="preserve">Theme:Water temperature, Absolute pressure, Water temperature, Atmospheric pressure, Groundwater depth</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">八道桥,  额济纳旗,  内蒙古 </w:t>
+        <w:t xml:space="preserve">Place:Badaoqiao,  Ejina Banner,  Inner Mongolia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.95</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞</w:t>
+        <w:t xml:space="preserve">contacts:Fish soaring </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">13893669655</w:t>
+        <w:t xml:space="preserve">phone:13893669655</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">yutf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:yutf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞 </w:t>
+        <w:t xml:space="preserve">contributors:Yu tengfei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">鱼腾飞  </w:t>
+        <w:t xml:space="preserve">author:Yu tengfei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Yu tengfei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">鱼腾飞. 2014-2015年黑河下游额济纳旗八道桥不同植被类型地下水埋深自动观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1185.</w:t>
+        <w:t xml:space="preserve">Yu tengfei. Automatic observation data set of groundwater depth of badaoqiao bridge in Ejinaqi, lower reaches of Heihe River in 2014-2015. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1185.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>