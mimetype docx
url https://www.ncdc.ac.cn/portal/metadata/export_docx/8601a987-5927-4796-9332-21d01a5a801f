--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Test data set of mechanical properties and mineral composition of typical loess in Gansu Province, Qinghai Province and some areas of Ningxia Hui Autonomous Region (2019-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省、青海省和宁夏回族自治区部分地区典型黄土的力学性质和矿物成分试验数据集（2019-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2035.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Test data set of mechanical properties and mineral composition of typical loess in Gansu Province, Qinghai Province and some areas of Ningxia Hui Autonomous Region (2019-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2035.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2035.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2035.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set includes the tests of clay mineral types and total mineral analysis of different soil properties in different regions of the Loess Plateau and the tests of mechanical property indexes such as shear strength, tensile strength and compressive strength of Malan Loess in Lanzhou, Gansu Province under different water content with strong disturbance of human engineering activities, so as to obtain various mechanical strength parameters. </w:t>
+        <w:t xml:space="preserve">  数据集包括了黄土高原不同地区、不同土性的粘土矿物类型和全矿物分析的试验和人类工程活动扰动强烈的甘肃兰州市马兰黄土不同含水量下的剪切强度、抗拉强度、抗压强度等力学性质指标试验，获得各类力学强度参数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  PW 3710 X-ray diffractometer of Philips company in the Netherlands was used to test and analyze the mineral composition.</w:t>
+        <w:t xml:space="preserve">  采用荷兰飞利浦公司PW 3710型X射线衍射仪进行矿物成分的测试分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  After air drying, take about 10 g of all samples for analysis of total mineral composition. The diffraction mode of the test adopts cu-k target radiation, the tube pressure is 35 kV and the tube flow is 25 mA, and the scanning speed is 0.03 ° / min θ The data obtained in the range of 5 ° ~ 45 ° were used for result analysis. After the test, use the PDF card in the special MDI jade software to compare and fit the width and height of the diffraction peak of the XRD diffraction pattern of the test sample, and then confirm the mineral composition and analyze the characteristics of the mineral structure based on the characteristic peak of the target mineral.</w:t>
+        <w:t xml:space="preserve">  所有试样空气风干处理后取约10 g进行全矿物成分的分析。试验的衍射模式采用Cu-K靶辐射，管压在35 kV和管流25 mA，扫描速度以0.03°/min检测2θ在5°~45°的范围获得的数据用于结果分析。在测试完成后，利用专门的MDI Jade软件中的PDF卡片对获得测试样品的XRD衍射图谱进行衍射峰的宽度、高度进行对比拟合，然后基于目标矿物的特征峰进行矿物成分组成的确认和矿物结构的特征分析。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The operation specification conforms to the standard process, and the data quality is good. </w:t>
+        <w:t xml:space="preserve">  操作规范符合标准流程，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou City, Tianshui City, Longnan City, Xining City, Guyuan City, Xiji County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市,天水市,陇南市,西宁市,固原市西吉县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.7 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Malan loess, mechanical properties, mineral composition</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马兰黄土, 力学性质, 矿物组成</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lanzhou City,  Tianshui City,  Longnan City,  Xining City,  Guyuan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市,  天水市,  陇南市,  西宁市,  固原市西吉县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴礼舟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Fanyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张帆宇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴礼舟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC1504702</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC1504702</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程扰动黄土滑坡成灾机理与预测评价方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Test data set of mechanical properties and mineral composition of typical loess in Gansu Province, Qinghai Province and some areas of Ningxia Hui Autonomous Region (2019-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2035.2022.</w:t>
+        <w:t xml:space="preserve">吴礼舟. 甘肃省、青海省和宁夏回族自治区部分地区典型黄土的力学性质和矿物成分试验数据集（2019-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2035.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>