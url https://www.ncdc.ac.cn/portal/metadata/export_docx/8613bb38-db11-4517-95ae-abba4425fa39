--- v0 (2026-05-08)
+++ v1 (2026-08-11)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">渭河流域滑坡点数据（1915-2021年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data on landslide sites in the Weihe River Basin (1915-2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data on landslide sites in the Weihe River Basin (1915-2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0038.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0038.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.36</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集每条数据记载了滑坡灾害信息收集的来源（包含网址链接）、时间、类型、大小、经纬度位置等。数据集为shp数据，数据主要属性字段如下： OBJECT ID,Shape,Name of Information Source,Link to Information, Source,Envent ID,Envent Date,Event Time(approximate),Event Title, Envent Description,Location Description,Location Accuracy,Landslide Category,Landslide Trigger,Estimated Size,Landslide Setting,Number of Fatalities,Nunber of Injuries,Associated Storm Name,Link to Photo,Event Comments,Imported Event Source Catalog,Imported Event Source Id,Latitude,Longitude,Country Name,Country Code,Administrative Division,Closest Gazetteer Point,Distance to Gazetteer Point,Submitted Date,Last_edited_date,Shape_Length,Shape_Area.</w:t>
+        <w:t xml:space="preserve">Each piece of data in this dataset documents the source (including URL link), time, type, size, latitude and longitude location of the landslide hazard information collection. The dataset is shp data and the main attribute fields of the data are listed below: OBJECT ID,Shape,Name of Information Source,Link to Information, Source,Envent ID,Envent Date,Event Time(approximate),Event Title, Envent Description,Location Description,Location Accuracy,Landslide Category,Landslide Trigger,Estimated Size,Landslide Setting,Number of Fatalities,Nunber of Injuries,Associated Storm Name,Link to Photo,Event Comments,Imported Event Source Catalog,Imported Event Source Id,Latitude,Longitude,Country Name,Country Code,Administrative Division, Closest Gazetteer Point,Distance to Gazetteer Point,Submitted Date,Last_ edited_ date,Shape_ Length,Shape_ Area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于NASA Landslide Viewer官网。</w:t>
+        <w:t xml:space="preserve">  Data from the official NASA Landslide Viewer website.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理校正。</w:t>
+        <w:t xml:space="preserve">  Manual collection and collation of corrections.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工收集整理校对，数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Manual collection and collation and proofreading, good quality data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1915/01/01-2021/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1915/01/01-2021/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">渭河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:weihe river basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">36.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:36.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">shp</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:shp</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域, 滑坡点, 灾害信息</w:t>
+        <w:t xml:space="preserve">Theme:Weihe River Basin, landslide sites, disaster information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1915-2021</w:t>
+        <w:t xml:space="preserve">Time:1915-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">渭河流域 </w:t>
+        <w:t xml:space="preserve">Place:Weihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 渭河流域滑坡点数据（1915-2021年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.36.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Data on landslide sites in the Weihe River Basin (1915-2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.36.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>