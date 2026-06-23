--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data sets of climatic characteristics of Loess Plateau in 2001 and 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2001年、2008年黄土高原地区气候特征数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0066.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data sets of climatic characteristics of Loess Plateau in 2001 and 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.153</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0066.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.153</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the statistical data set of climate characteristics of the Loess Plateau in Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi and Henan in 2001 and 2008, including the names of counties (districts and banners), rainfall, annual evaporation, temperature, dryness, average annual wind speed, days of strong wind, frost free period, annual sunshine hours, annual total radiation, etc There are 325 data and 322 data in 2008. </w:t>
+        <w:t xml:space="preserve">本数据集为2001年与2008年青海、甘肃、宁夏、内蒙、山西、陕西、河南7个省区黄土高原地区气候特征统计数据集，包含涉及县（区、旗）名称、降雨量、年蒸发量、气温、干燥度、年均风速、大风日数、无霜期、年日照时数、年总辐射量等，其中2001年统计数据包含325条数据，2008年统计数据包含322条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is obtained through statistical reporting and summary.</w:t>
+        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is reported and reviewed by Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi and Henan provinces.</w:t>
+        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南各省区统计上报，审核汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is reviewed by professionals in each stage of acquisition and processing to ensure the integrity and accuracy of data integration and good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Loess plateau area (including Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi and Henan provinces) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原地区（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南7个省区） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:91.2 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:And county (District</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">及县（区、旗）名称，降雨量，年蒸发量，气温，干燥度，年均风速，大风日数，无霜期，年日照时数，年总辐射量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1998 2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu Province,  Qinghai Province,  Shaanxi Province,  Ningxia,  Inner Mongolia,  Henan Province,  Shanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃省,  青海省,  陕西省,  宁夏,  内蒙古,  河南省,  山西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Data sets of climatic characteristics of Loess Plateau in 2001 and 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.153.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2001年、2008年黄土高原地区气候特征数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.153.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>