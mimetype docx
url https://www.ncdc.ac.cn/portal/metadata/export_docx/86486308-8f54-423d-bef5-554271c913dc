--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -961,51 +961,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">地点：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省,  青海省,  陕西省,  宁夏,  内蒙古,  河南省,  山西省 </w:t>
+        <w:t xml:space="preserve">陕西省,  青海省,  甘肃省,  河南省,  宁夏,  内蒙古,  山西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>