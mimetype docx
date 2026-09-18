--- v0 (2026-05-06)
+++ v1 (2026-09-18)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: multi scale observation experiment of surface evapotranspiration from non-uniform underlying surface runoff observation data set (point 8-gaotaiqiao-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-径流观测数据集（8号点-高台桥-2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0082.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing experiment of ecological hydrology in Heihe River: multi scale observation experiment of surface evapotranspiration from non-uniform underlying surface runoff observation data set (point 8-gaotaiqiao-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1640</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0082.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1640</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains the observation data of river water level and velocity at point 8 in the intensive observation of runoff in the middle reaches of Heihe River from June 17 to November 24, 2012. The observation point is located in Heihe bridge, Gaotai County, Zhangye City, Gansu Province, with a river width of 210 meters. The riverbed is sediment and the section is stable. The longitude and latitude of the observation point is n39 ° 23'22.93 ", n 99 ° 49'37.29", with an altitude of 1347m. The data description includes the following two parts: Water level observation: sr50 ultrasonic rangefinder is used. The data covers the time period from June 17 to November 24. The observation frequency is 30 minutes, unit (CM); Flow observation: the flow is monitored by ADCP through the latest technical means to obtain accurate water level flow curve, and the runoff change process is obtained by relying on water level process observation. Unit (M3 s-1); The missing value data is uniformly represented by string - 6999. For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to he et al. (2016) </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2012年6月17日至11月24日的黑河中游径流加密观测中8号点的河流水位和流速观测数据。观测点位于甘肃省张掖市高台县黑河桥，河道宽度210米。河床为泥沙，断面稳定。观测点的经纬度是N39°23'22.93"，N 99°49'37.29"，海拔1347米。数据说明包括以下两部分：   水位观测：采用SR50超声测距仪，数据涵盖时间段6月17日至11月24日，观测频率30分钟，单位（cm）；   流量观测：通过最新技术手段ADCP监测流量，获取精确的水位流量曲线，依托水位过程观测获得径流量变化过程。单位（m3 s-1）；   缺值数据统一采用字符串-6999表示。   多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考He et al.(2016)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The observation point is located in Heihe bridge, Gaotai County, Zhangye City, Gansu Province, with a river width of 210 meters. The riverbed is sediment and the section is stable. The longitude and latitude of the observation point is n39 ° 23'22.93 ", n 99 ° 49'37.29", with an altitude of 1347m.  For site information, please refer to Li et al. (2013) and Liu et al. (2018)</w:t>
+        <w:t xml:space="preserve">  观测点位于甘肃省张掖市高台县黑河桥，河道宽度210米。河床为泥沙，断面稳定。观测点的经纬度是N39°23'22.93"，N 99°49'37.29"，海拔1347米。   站点信息请参考Li et al. (2013)和Liu et al. (2018)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data description includes the following two parts:  Water level observation: sr50 ultrasonic rangefinder is used. The data covers the time period from June 17 to November 24. The observation frequency is 30 minutes, unit (CM);  Flow observation: the flow is monitored by ADCP through the latest technical means to obtain accurate water level flow curve, and the runoff change process is obtained by relying on water level process observation. Unit (M3 s-1)</w:t>
+        <w:t xml:space="preserve">  数据说明包括以下两部分：   水位观测：采用SR50超声测距仪，数据涵盖时间段6月17日至11月24日，观测频率30分钟，单位（cm）；   流量观测：通过最新技术手段ADCP监测流量，获取精确的水位流量曲线，依托水位过程观测获得径流量变化过程。单位（m3 s-1）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The missing value data is uniformly represented by string - 6999 </w:t>
+        <w:t xml:space="preserve">  缺值数据统一采用字符串-6999表示。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/17-2012/11/24</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/17-2012/11/24</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:186.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">186.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Runoff, river runoff observation, ADCP, hydrometeorological observation network</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">径流量, 河川径流观测, ADCP, 水文气象观测网</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  artificial oasis experimental area in the middle reaches,  gaotaiqiao at point 8 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  8号点高台桥 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1458,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin. Remote sensing experiment of ecological hydrology in Heihe River: multi scale observation experiment of surface evapotranspiration from non-uniform underlying surface runoff observation data set (point 8-gaotaiqiao-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1640.</w:t>
+        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-径流观测数据集（8号点-高台桥-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1640.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1): 180072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94, (8):130121120822004. </w:t>
+        <w:t xml:space="preserve">Li Xin, Cheng Guodong, Liu Shaomin, Xiao Qing, Ma Mingguo, Jin Rui, Che Tao, Liu Qinhuo, Wang Weizhen, Qi Yuan. Heihe Watershed Allied Telemetry Experimental Research (HiWATER): Scientific Objectives and Experimental Design[J]. Bulletin of the American Meteorological Society, 2013, 94(8): 130121120822004.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>