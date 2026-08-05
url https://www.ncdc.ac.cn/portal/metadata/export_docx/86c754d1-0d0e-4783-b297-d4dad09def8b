--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1125 +2,887 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">巢湖流域、滁河流域、里下河地区、长三角示范区县级行政区划数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">County level administrative division datasets for Chaohu River Basin, Chuhe River Basin, Lixiahe Area, and Yangtze River Delta Demonstration Zone</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">County level administrative division datasets for Chaohu River Basin, Chuhe River Basin, Lixiahe Area, and Yangtze River Delta Demonstration Zone</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6779.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri.db6779.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI.DB6779.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集综合集成了巢湖流域、滁河流域、里下河地区以及长三角示范区内的县级行政区划下所有乡镇的详细地理信息。通过整合高分辨率遥感影像、地理信息系统（GIS）分析以及官方行政区划数据，精确绘制了各乡镇的行政边界、地理位置、面积大小等信息。这些信息对于地方政府进行精细化管理、推动乡村振兴、优化资源配置、促进区域经济一体化及加强生态环境保护等方面具有极高价值。   本数据集为制定科学合理的区域发展规划、提升社会治理效能及促进流域与示范区内的可持续发展提供了全面、准确的数据支持。</w:t>
+        <w:t xml:space="preserve">This dataset comprehensively integrates the detailed geographic information of all townships under the county-level administrative divisions of the Chaohu Lake Basin, the Chu River Basin, the Lishiahe River area, and the Yangtze River Delta Demonstration Area. By integrating high-resolution remote sensing images, geographic information system (GIS) analysis, and official administrative division data, the administrative boundaries, geographic locations, and area sizes of the townships are accurately mapped. This information is highly valuable for local governments to carry out refined management, promote rural revitalization, optimize resource allocation, promote regional economic integration and strengthen ecological environmental protection. This dataset provides comprehensive and accurate data to support the formulation of scientific and rational regional development plans, enhance the effectiveness of social governance, and promote the sustainable development of the watershed and the demonstration area. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集的核心基石来源于国家及各省市官方发布的行政区划数据库。</w:t>
+        <w:t xml:space="preserve">  The core building blocks of the dataset are derived from national and provincial and municipal databases of officially released administrative divisions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  （1）根据行政区划代码，将不同来源的数据进行比对和整合，确保每个县级行政单元的信息完整且唯一。对县级行政单元和乡镇行政单元的边界坐标进行校正和优化，确保边界的准确性和连续性。   （2）将巢湖流域、滁河流域、里下河地区以及长三角示范区的县级行政区划和乡镇行政区划数据整合到一个统一的数据集中。为数据集添加必要的元数据，如数据来源、数据更新时间、数据加工方法等信息。   （3）对整合后的数据集进行质量检查，包括数据的完整性、准确性、一致性等方面。确保每个县级行政单元的名称、行政区划代码、边界坐标等信息准确无误。   （4）使用地理信息系统（GIS）软件对数据进行空间校验，确保县级行政单元的边界与实际情况相符。   （5）根据加工后的数据，制作县级行政区划图。</w:t>
+        <w:t xml:space="preserve">  (1) Based on the administrative division code, data from different sources are compared and integrated to ensure that the information of each county administrative unit is complete and unique. The boundary coordinates of county administrative units and township administrative units are corrected and optimized to ensure the accuracy and continuity of the boundaries.   (2) Integrate the county-level administrative unit and township administrative unit data of the Chaohu Lake Basin, the Chu River Basin, the Lishiahe River area, and the Yangtze River Delta Demonstration Area into a unified dataset. Add necessary metadata to the dataset, such as information on data sources, data update time, and data processing methods.   (3) Conduct quality checks on the integrated dataset, including data completeness, accuracy, consistency and other aspects. Ensure that the name, administrative division code, boundary coordinates and other information of each county administrative unit are accurate.   (4) Use Geographic Information System (GIS) software to spatially calibrate the data to ensure that the boundaries of the county-level administrative units match the actual situation.   (5) Based on the processed data, produce county-level administrative division maps.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集全面且精确地覆盖了巢湖流域、滁河流域、里下河地区以及长三角示范区的所有县级行政区划和乡镇行政区划，确保了数据的完整性、准确性和高精度。在数据产生方面，采用了权威的数据来源，包括国家及地方统计局、地理信息局等官方机构发布的最新行政区划数据。   这些数据经过严格的筛选和审核，确保了数据的权威性和准确性。结合了在线地图服务、专业GIS数据源以及实地调研等多种手段，对数据进行验证和补充，以进一步提升数据的精度和完整性。</w:t>
+        <w:t xml:space="preserve">  This dataset comprehensively and accurately covers all county-level administrative divisions and township administrative divisions in the Chaohu Lake Basin, the Chu River Basin, the Lishiahe River area, and the Yangtze River Delta Demonstration Area, ensuring the completeness, accuracy, and high precision of the data. In terms of data generation, authoritative data sources are used, including the latest administrative division data released by national and local statistical bureaus, geographic information bureaus and other official organizations.   These data are strictly screened and audited to ensure the authority and accuracy of the data. A combination of online map services, specialized GIS data sources, and field research are used to validate and supplement the data in order to further enhance the accuracy and completeness of the data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域,滁河流域,里下河地区,长三角示范区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Chaohu River Basin, Chuhe River Basin, Lixiahe Region, Yangtze River Delta Demonstration Zone </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.adf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Albers Equal Area Conic Projection System </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">示范区, 乡镇行政区划, 遥感影像</w:t>
+        <w:t xml:space="preserve">Theme:Demonstration zones, township administrative divisions, remote sensing images</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2024</w:t>
+        <w:t xml:space="preserve">Time:2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巢湖流域,  滁河流域,  里下河地区,  长三角示范区 </w:t>
+        <w:t xml:space="preserve">Place:Chaohu River Basin,  Chuhe River Basin,  Lixiahe Region,  Yangtze River Delta Demonstration Zone </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1154,69 +916,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1243,69 +987,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1327,69 +1053,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">122.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1416,69 +1124,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.80</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1504,818 +1194,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳 </w:t>
+        <w:t xml:space="preserve">contributors:HU Qingfang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡庆芳  </w:t>
+        <w:t xml:space="preserve">author:HU Qingfang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Qingfang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YFC3000100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">长江下游洪涝灾害集成调控与应急除险技术装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Lower Yangtze River Flood Disaster Integration and Control and Emergency De-risking Technology and Equipment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡庆芳. 巢湖流域、滁河流域、里下河地区、长三角示范区县级行政区划数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6779.2025.</w:t>
+        <w:t xml:space="preserve">HU Qingfang. County level administrative division datasets for Chaohu River Basin, Chuhe River Basin, Lixiahe Area, and Yangtze River Delta Demonstration Zone. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI.DB6779.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>