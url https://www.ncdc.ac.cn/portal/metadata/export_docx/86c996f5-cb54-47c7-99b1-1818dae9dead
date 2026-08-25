--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -2437,51 +2437,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">麦子琪, 牛忠恩, 赵英, 李琳琳, 李茜雨, 王彬. &lt;bold&gt;2000–2020&lt;/bold&gt;年黄河三角洲高时空分辨率&lt;bold&gt;EVI&lt;/bold&gt;                     时空融合数据集[J]. 中国科学数据（中英文网络版）, 2025, 10, (4): 1-12. </w:t>
+        <w:t xml:space="preserve">麦子琪, 牛忠恩, 赵英, 李琳琳, 李茜雨, 王彬. &lt;bold&gt;2000–2020&lt;/bold&gt;年黄河三角洲高时空分辨率&lt;bold&gt;EVI&lt;/bold&gt; 时空融合数据集[J]. 中国科学数据（中英文网络版）, 2025, 10(4): 1-12.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>