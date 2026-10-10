--- v1 (2026-08-25)
+++ v2 (2026-10-10)
@@ -140,51 +140,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://cstr.cn/15732.11.sciencedb.ecodb.00147</w:t>
+        <w:t xml:space="preserve">15732.11.sciencedb.ecodb.00147</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2346,51 +2346,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">牛忠恩,麦子琪,赵英,李琳琳,李茜雨,王彬. 黄河三角洲高时空分辨率EVI时空融合数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:https://cstr.cn/15732.11.sciencedb.ecodb.00147.</w:t>
+        <w:t xml:space="preserve">牛忠恩,麦子琪,赵英,李琳琳,李茜雨,王彬. 黄河三角洲高时空分辨率EVI时空融合数据集（2000-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:15732.11.sciencedb.ecodb.00147.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>