--- v0 (2026-05-08)
+++ v1 (2026-08-08)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Iron Manganese Standard Curve Dataset (November 2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">铁锰标准曲线数据集（2018年11月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2193.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Iron Manganese Standard Curve Dataset (November 2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2193.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2193.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2193.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Using iron and manganese as simulation factors, Origin2019 software was used for numerical simulation. Based on the absorbance theory, absorbance tests were conducted on iron and manganese with different contents. The dataset contains a total of 42 data points per group. </w:t>
+        <w:t xml:space="preserve">  以铁锰作为模拟因子，采用Origin2019软件进行数值模拟，基于吸光度理论，分别对不同含量的铁、锰进行吸光度测试数据集共包含数据量为42个数据/组条。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
+        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Draw a scatter plot of absorbance and iron content, and then perform linear fitting on the data to obtain the standard curve of manganese content.</w:t>
+        <w:t xml:space="preserve">  数据绘制吸光度与铁含量的散点图，然后对数据进行线性拟合，即得到锰含量标准曲线。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/11/01-2018/11/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/11/01-2018/11/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:391.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">391.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Fe Mn standard curve, numerical simulation, absorbance, scatter diagram</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">铁锰标准曲线, 数值模拟, 吸光度, 散点图</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Chunhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张春晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Chunhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张春晖  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Chunhui. Iron Manganese Standard Curve Dataset (November 2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2193.2022.</w:t>
+        <w:t xml:space="preserve">张春晖. 铁锰标准曲线数据集（2018年11月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2193.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>