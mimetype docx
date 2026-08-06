--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -2,974 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">氯胺化学作为大气氯循环缺失纽带研究论文配套数据与代码</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data and codes for the paper "Chloramine chemistry as a missing link in atmospheric chlorine cycling"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data and codes for the paper "Chloramine chemistry as a missing link in atmospheric chlorine cycling"</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.atmosphere.db7322.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.atmosphere.db7322.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.atmosphere.db7322.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  氯自由基对大气氧化能力具有重要影响。氯胺（尤其是三氯胺）是氯自由基的一类新型前体物。然而，其大气来源及环境作用目前尚不明确。   本数据集基于北京地区野外观测，结合新德里同步观测数据与多伦多历史观测再分析，提供了大气三氯胺一次排放与二次生成路径的实地证据。研究证实：大气气溶胶中由氯气与氨气触发的逐级氯化反应是三氯胺的重要来源。气溶胶内生成的三氯胺可释放为气态三氯胺，并在氯气向氯自由基转化过程中充当关键中间产物；同时，三氯胺直接排放是一类长期被忽视的氯自由基来源。总体而言，氯胺化学改变了氯自由基的生成机制，是全球尺度下氯自由基生成过程中缺失的关键途径。   本数据包括了论文配套的数据和模型代码。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2022/01/01-2023/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2022/01/01-2023/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北京,新德里 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Beijing, New Delhi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">48.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:48.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xlsx,*mat</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xlsx,*mat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">氯胺化学, 城市空气污染, 大气化学</w:t>
+        <w:t xml:space="preserve">Theme:Chloramine chemistry, urban air pollution, atmospheric chemistry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气化学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric chemistry </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2022 2023</w:t>
+        <w:t xml:space="preserve">Time:2022 2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北京,  新德里,  多伦多 </w:t>
+        <w:t xml:space="preserve">Place:Beijing,  New Delhi,  Toronto </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1003,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1092,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1176,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1265,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1353,1052 +1185,803 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">蒋靖坤,  陈易静,  夏璊,  张京辉,  Epameinondas Tsiligiannis,  吴澄,  鄢超,  蔡润龙,  郑光洁,  李雨阳,  郭俊辰,  安肇锦,  李怡然,  赵心岩,  曲启鹏,  华陈杰,  王宗成,  王书肖,  刘永春,  曹莉娜,  贺克斌,  Markku Kulmala,  Mattias Hallquist,  王韬,  Douglas Worsnop </w:t>
+        <w:t xml:space="preserve">contributors:Jiang Jingkun,  Chen Yijing,  Xia Men,  Zhang Jinghui,  Epameinondas Tsiligiannis,  Wu Cheng,  Yan Chao,  Cai Runlong,  Zheng Guangqing,  Li Yuyang,  Guo Junchen,  An Zhaojin,  Li Yiran,  Zhao Xinyan,  Qu Qipeng,  Hua Chenjie,  Wang Zongcheng,  WANG Shuxiao,  Liu Yongchun,  Cao Lina,  He Kebin,  Markku Kulmala,  Mattias Hallquist,  Wang Tao,  Douglas Worsnop </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...266 lines deleted...]
-        <w:t xml:space="preserve">,  Douglas Worsnop  </w:t>
+        <w:t xml:space="preserve">author:Jiang Jingkun </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Chen Yijing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Xia Men </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Zhang Jinghui </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Epameinondas Tsiligiannis </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Wu Cheng </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Yan Chao </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Cai Runlong </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Zheng Guangqing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Li Yuyang </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Guo Junchen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  An Zhaojin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Li Yiran </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Zhao Xinyan </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Qu Qipeng </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Hua Chenjie </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Wang Zongcheng </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  WANG Shuxiao </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Liu Yongchun </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Cao Lina </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  He Kebin </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Markku Kulmala </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Mattias Hallquist </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Wang Tao </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,  Douglas Worsnop </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Jiang Jingkun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">蒋靖坤,陈易静,夏璊,张京辉,Epameinondas Tsiligiannis,吴澄,鄢超,蔡润龙,郑光洁,李雨阳,郭俊辰,安肇锦,李怡然,赵心岩,曲启鹏,华陈杰,王宗成,王书肖,刘永春,曹莉娜,贺克斌,Markku Kulmala,Mattias Hallquist,王韬,Douglas Worsnop. 氯胺化学作为大气氯循环缺失纽带研究论文配套数据与代码. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.atmosphere.db7322.2026.</w:t>
+        <w:t xml:space="preserve">Jiang Jingkun, Chen Yijing, Xia Men, Zhang Jinghui, Epameinondas Tsiligiannis, Wu Cheng, Yan Chao, Cai Runlong, Zheng Guangqing, Li Yuyang, Guo Junchen, An Zhaojin, Li Yiran, Zhao Xinyan, Qu Qipeng, Hua Chenjie, Wang Zongcheng, WANG Shuxiao, Liu Yongchun, Cao Lina, He Kebin, Markku Kulmala, Mattias Hallquist, Wang Tao, Douglas Worsnop. Data and codes for the paper "Chloramine chemistry as a missing link in atmospheric chlorine cycling". National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.atmosphere.db7322.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Chen Yijing, Xia Men, Zhang Jinghui, Tsiligiannis Epameinondas, Wu Cheng, Yan Chao, Cai Runlong, Zheng Guangjie, Li Yuyang, Guo Junchen, An Zhaojin, Li Yiran, Zhao Xinyan, Qu Qipeng, Hua Chenjie, Wang Zongcheng, Wang Shuxiao, Liu Yongchun, Cao Lina, He Kebin, Kulmala Markku, Hallquist Mattias, Wang Tao, Worsnop Douglas, Jiang Jingkun. Chloramine chemistry as a missing link in atmospheric chlorine cycling[J]. Science Advances, 2025, 11, (44):eadv4298. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">