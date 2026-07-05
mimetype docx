--- v0 (2026-05-21)
+++ v1 (2026-07-05)
@@ -2,798 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The soil-water characteristic curves of different loess under different temperature conditions</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">不同温度下黄土土水特征数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The soil-water characteristic curves of different loess under different temperature conditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.loess.db7337.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.loess.db7337.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集为黄土高原四种典型黄土（兰州、绥德、固原、天水）在不同温度下（如0℃、10℃、30℃、40℃、60℃）的土水特征曲线测量数据。通过静力压实法制备四种黄土的环刀样，并基于滤纸法测量各黄土土样在不同温度下的土水特征曲线（即黄土土样含水率与其基质吸力或总吸力的关系曲线）。该数据集表征了四种黄土在非饱和状态下的持水能力，是黄土的基本本构关系之一。该数据集能够用来诠释黄土高原不同类型黄土的物理力学行为。   数据集中第一列为黄土类型；第二列为测试温度以及土水特征曲线测量分支（脱湿或吸湿）说明；第三列至第六列为黄土土样试验组、干密度、初始含水率与孔隙比；第七列至第十列为黄土土样质量含水率、体积含水率、基质吸力与总吸力。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The four loess samples were from in-situ sampling (Lanzhou: N:36.11, E:103.794; Suide: N:37.48, E:110.492; Guyuan: N:35.96, E:105.76; Tianshui: N:34.92, E:105.678).  The testing method used was the filter paper method, and the filter paper used was the Whatman No. 42 filter paper.  The enverinonment chamber used for temperautre control were: isotemp chamber (-35~+60°C with accuracy of ±0.1°C), isotemp freezer (-26~+10°C with accuracy of ±0.5°C), and oven (Room Temp+10~+200°C with accuracy of ±1.0°C).</w:t>
+        <w:t xml:space="preserve">  四种黄土来源为现场取样（兰州：N:36.11°，E:103.794°；绥德：N:37.48°，E:110.492°；固原：N:35.96°，E:105.76°；天水：N:34.92°，E:105.678°）。   测试方法为滤纸法，所用滤纸为Whatman 42号滤纸。   控温方式采用恒温环境箱（控温范围：-35~+60℃；控温精度：±0.1℃）、恒温冰箱（控温范围：-26~+10℃；控温精度：±0.5℃）、恒温烘箱（控温范围：RT+10~+200℃；控温精度：±1.0℃）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The calibration equations used for the filter paper were based on Haghighi et al. (2012), Jin et al. (2020), and Zeng et al. (2023).  Haghighi, A., Medero, G. M., Marinho, F. A., Mercier, B., &amp; Woodward, P. K. (2012). Temperature effects on suction measurement using the filter paper technique. Geotechnical Testing Journal, 35(1), 83-90.  Jin, F.Y., Wang, Y.J., Sun, D.A., &amp; Zeng, L.L. (2020). Temperature effect on the water retention curve of lime-treated soil during curing. Journal of Civil and Environmental Engineering, (03), 24-31.  Zeng, Z.T., Cui, Z.Q., Sun, D.A., Yao, Z., &amp; Pan, B. (2023). Temperature effect on water retention capacity of Nanning expansive soil and its microscopic mechanism. Rock and Soil Mechanics, (08), 2177-2185.</w:t>
+        <w:t xml:space="preserve">  滤纸率定方程来自Haghighi et al.（2012）、靳奉雨等（2020）、曾召田等（2023）。   Haghighi, A., Medero, G. M., Marinho, F. A., Mercier, B., &amp; Woodward, P. K. (2012). Temperature effects on suction measurement using the filter paper technique. Geotechnical Testing Journal, 35(1), 83-90.   靳奉雨,王叶娇,孙德安 &amp; 曾玲玲.(2020).不同龄期下石灰改良土持水特性的温度效应.土木与环境工程学报(中英文)(03),24-31.   曾召田,崔哲旗,孙德安,姚志 &amp; 潘斌.(2023).南宁膨胀土持水性能的温度效应及微观机制.岩土力学(08),2177-2185.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The filter paper calibration equations used are relatively accurate, and the measured soil-water characteristic curve demonstrates high reliability, providing data support for interpreting the physical and mechanical behaviors of the four types of loess. </w:t>
+        <w:t xml:space="preserve">  所用滤纸率定方程比较准确，所测土水特征曲线具有较高可靠性，能够为诠释四种黄土的物理力学行为提供数据支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Suide, Guyuan, Tianshui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州,绥德,固原,天水 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:36.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Loess, Soil-water characteristic curve, Temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土, 土水特征曲线, 温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Engineering Geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lanzhou,  Suide,  Guyuan,  Tianshui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州,  绥德,  固原,  天水 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -827,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -898,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -964,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1035,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1105,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ren jun ping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任君平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ren jun ping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任君平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ren jun ping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任君平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFC3003401</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFC3003401</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄土高原极端天气演化趋势及灾害风险演进机制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ren jun ping. The soil-water characteristic curves of different loess under different temperature conditions. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">任君平. 不同温度下黄土土水特征数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.loess.db7337.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>