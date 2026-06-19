--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2022年黄土高塬沟壑区砚瓦川流域降水观测数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2021-2022 Precipitation Observation Dataset for Yanwachuan River Basin in Loess Plateau Gully Area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2021-2022 Precipitation Observation Dataset for Yanwachuan River Basin in Loess Plateau Gully Area</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db4121.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.hwxfzhan.db4121.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.HWXFZHAN.DB4121.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为2021-2022年砚瓦川流域24个雨量站降水观测数据，砚瓦川流域地处甘肃省庆阳市西峰区、宁县境内，系泾河流域马莲河右岸支沟，流域面积376.69㎞²，是典型的黄土高塬沟壑区, 主要有塬、坡、沟三大地貌单元组成，集水主沟长度35km，沟壑密度2.17km/㎞²，沟道比降1.29%。数据包括砚瓦川流域砚瓦川、永丰、张铁、朱寨、董志、胡同赵、吴家庄、吴家川、武家城、元马、十里湾、毛 家、三不同、米王、曹北、马泉、盖家肴、齐家楼、肖金、秦霸岭、司家老户、文浅沟、梁高、马洼24个雨量站逐日降水量观测数据，降水量摘录数据，各时段最大降水量数据（按分钟和按小时摘录）。</w:t>
+        <w:t xml:space="preserve">This dataset is the precipitation observation data of 24 rainfall stations in 2021-2022 in Yanwachuan basin, which is located in Xifeng District and Ning County, Qingyang City, Gansu Province, and is the right bank branch of Malian River in Jinghe River Basin, with a basin area of 376.69km², and it is a typical loess plateau gully area with loess, slopes and gullies as the three geomorphological units, and the length of the main gully in the catchment area is 35km, with the density of gullies of 2.17km/km². The gully density is 2.17 km/km², and the gully ratio is 1.29%. The data include 24 rainfall stations in the Yanwachuan basin, including Yanwachuan, Yongfeng, Zhangtie, Zhuzai, Dongzhi, Hutongzhao, Wujiazhuang, Wujiachuan, Wujiacheng, Yuanma, Shiliwan, Maojia, Sandifferent, Miwang, Caobei, Maquan, Gaijiaxian, Qijialou, Xiaojin, Qinbaling, Sijiilaofou, Wenshangu, Lianggao, and Mawua, which are equipped with day-by-day precipitation observations, precipitation extracts, and maximum precipitation by time period (extracts by minute and by hour). minute and hourly extracts). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器连续观测，人工定时观测。</w:t>
+        <w:t xml:space="preserve"> Continuous instrument observation, manual timed observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  对于控制全集水区降水的所有人工或自记雨量观测站，均编制此表。</w:t>
+        <w:t xml:space="preserve"> This table is compiled for all artificial or self recorded rainfall observation stations that control precipitation in the entire catchment area</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测数据整编录入过程中经过四级人工校核，分别是制表，初校，复校，审核，以确保数据质量。</w:t>
+        <w:t xml:space="preserve"> In the process of compiling and inputting observation data, there are four levels of manual verification, namely tabulation, preliminary calibration, re calibration and audit, to ensure the data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省庆阳市宁县砚瓦川流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yanwa River Basin in Ning County, Qingyang City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">980.0m-</w:t>
+        <w:t xml:space="preserve">altitude:980.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">1340.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">467.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:467.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">时段降水量, 降水摘录, 降水量, 最大降水量</w:t>
+        <w:t xml:space="preserve">Theme:Period precipitation, Extract of precipitation, precipitation, Maximum precipitation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文学 </w:t>
+        <w:t xml:space="preserve">Subject:hydrology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">宁县,  庆阳,  砚瓦川,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Ningxian County,  Qingyang,  Yan wa Chuan,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,818 +1226,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站 </w:t>
+        <w:t xml:space="preserve">contributors:Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">袁静  </w:t>
+        <w:t xml:space="preserve">author:YUAN Jing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YUAN Jing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:126201340005150007</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">水土保持试验与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河水利委员会西峰水土保持科学试验站. 2021-2022年黄土高塬沟壑区砚瓦川流域降水观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB4121.2023.</w:t>
+        <w:t xml:space="preserve">Yellow River Water Conservancy Commission Xifeng Soil and Water Conservation Scientific Experimental Station. 2021-2022 Precipitation Observation Dataset for Yanwachuan River Basin in Loess Plateau Gully Area. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.HWXFZHAN.DB4121.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>