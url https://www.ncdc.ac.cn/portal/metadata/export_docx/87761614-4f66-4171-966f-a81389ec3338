--- v0 (2026-06-20)
+++ v1 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: desert vegetation coverage data set of Yingke oasis, huazhaizi desert and biandukou intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：盈科绿洲、花寨子荒漠和扁都口加密观测区荒漠植被覆盖度数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1774.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: desert vegetation coverage data set of Yingke oasis, huazhaizi desert and biandukou intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1747</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1774.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1747</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the vegetation coverage data set of Yingke oasis, huazhaizi desert and biandukou encrypted observation area. Measurement method: use the self-made coverage observation instrument, take the ground photos with the camera at the height of 2.5m to 3.5m from the ground, place objects with known length (tape measure, bamboo pole, etc.) within the photo range to calibrate the area of the photos, use GPS to determine the photo shooting position, and record the information related to coverage and shooting environment. The green vegetation coverage is extracted by lab chromaticity space transformation technology. Measurement date: 2008-05-202008-05-242008-05-252008-05-282008-05-302008-06-112008-06-142008-06-152008-06-212008-06-232008-06-242008-06-272008-06-302008-07-02. Survey sample plots: Yingke oasis corn plot, Yingke oasis wheat plot, huazhaizi desert corn plot, huazhaizi desert sample plot 1, huazhaizi desert sample plot 2 and biandukou rape, barley and grassland Yangdi. Data processing: data results include extracted vegetation images and coverage data. The original coverage data includes coverage optical photos and coverage data records. The green vegetation coverage of optical photos is extracted by lab chromaticity space transformation technology. </w:t>
+        <w:t xml:space="preserve">  本数据为盈科绿洲、花寨子荒漠和扁都口加密观测区的植被覆盖度数据集。   测量方法：利用自制覆盖度观测仪器，相机在距地面2.5m至3.5m高度拍摄地面照片，同时在照片范围内放置长度已知的物体（皮尺、竹竿等）来标定照片的面积大小，利用GPS确定照片拍摄的位置，并记录下与覆盖度、拍摄环境相关的信息。利用LAB色度空间变换技术，提取的绿色植被覆盖度。   测量日期：2008-05-20，2008-05-24，2008-05-25，2008-05-28，2008-05-30，2008-06-11，2008-06-14，2008-06-15，2008-06-21，2008-06-23，2008-06-24，2008-06-27，2008-06-30，2008-07-02。   测量样地：盈科绿洲玉米地、盈科绿洲小麦地、花寨子荒漠玉米地、花寨子荒漠样地1、花寨子荒漠样地2和扁都口油菜、大麦和草地杨堤。   数据处理：数据结果包括提取的植被影像和覆盖度数据。覆盖度原始数据包括覆盖度光学照片与覆盖度数据记录两部分。利用LAB色度空间变换技术，提取光学照片绿色植被覆盖度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Measurement date: 2008-05-202008-05-242008-05-252008-05-282008-05-302008-06-112008-06-142008-06-152008-06-212008-06-232008-06-242008-06-272008-06-302008-07-02.   Survey sample plots: Yingke oasis corn plot, Yingke oasis wheat plot, huazhaizi desert corn plot, huazhaizi desert sample plot 1, huazhaizi desert sample plot 2 and biandukou rape, barley and grassland Yangdi.</w:t>
+        <w:t xml:space="preserve">  测量日期：2008-05-20，2008-05-24，2008-05-25，2008-05-28，2008-05-30，2008-06-11，2008-06-14，2008-06-15，2008-06-21，2008-06-23，2008-06-24，2008-06-27，2008-06-30，2008-07-02。   测量样地：盈科绿洲玉米地、盈科绿洲小麦地、花寨子荒漠玉米地、花寨子荒漠样地1、花寨子荒漠样地2和扁都口油菜、大麦和草地杨堤。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Measurement method: use the self-made coverage observation instrument, take the ground photos with the camera at the height of 2.5m to 3.5m from the ground, place objects with known length (tape measure, bamboo pole, etc.) within the photo range to calibrate the area of the photos, use GPS to determine the photo shooting position, and record the information related to coverage and shooting environment. The green vegetation coverage is extracted by lab chromaticity space transformation technology   Data processing: data results include extracted vegetation images and coverage data. The original coverage data includes coverage optical photos and coverage data records. The green vegetation coverage of optical photos is extracted by lab chromaticity space transformation technology.</w:t>
+        <w:t xml:space="preserve">  测量方法：利用自制覆盖度观测仪器，相机在距地面2.5m至3.5m高度拍摄地面照片，同时在照片范围内放置长度已知的物体（皮尺、竹竿等）来标定照片的面积大小，利用GPS确定照片拍摄的位置，并记录下与覆盖度、拍摄环境相关的信息。利用LAB色度空间变换技术，提取的绿色植被覆盖度。   数据处理：数据结果包括提取的植被影像和覆盖度数据。覆盖度原始数据包括覆盖度光学照片与覆盖度数据记录两部分。利用LAB色度空间变换技术，提取光学照片绿色植被覆盖度。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/05/20-2008/07/02</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/05/20-2008/07/02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, intensive observation area of huazhaizi desert, hydrological test area of arid area in the middle reaches, intensive observation area of Yingke oasis and intensive observation area of biandukou </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,花寨子荒漠加密观测区,中游干旱区水文试验区,盈科绿洲加密观测区,扁都口加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:775.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">775.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word,excel,img,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Vegetation coverage, vegetation, fisheye camera, airborne ground remote sensing</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被覆盖度, 植被, 鱼眼相机, 机载地面遥感</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Biandukou intensive observation area,  Intensive observation area of huazhaizi desert,  Heihe River Basin,  Hydrological experimental area in the middle reaches of arid area,  Infill observation in Yingke Oasis </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">扁都口加密观测区,  花寨子荒漠加密观测区,  黑河流域,  中游干旱区水文试验区,  盈科绿洲加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ren Huazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ren Huazhong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ren Huazhong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">任华忠</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ren Huazhong. Heihe integrated remote sensing joint experiment: desert vegetation coverage data set of Yingke oasis, huazhaizi desert and biandukou intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1747.</w:t>
+        <w:t xml:space="preserve">任华忠. 黑河综合遥感联合试验：盈科绿洲、花寨子荒漠和扁都口加密观测区荒漠植被覆盖度数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1747.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>