--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">顶管加固矩形大断面稳定性模型</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Stability model of rectangular large section reinforced by pipe jacking</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Stability model of rectangular large section reinforced by pipe jacking</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2774.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2774.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2774.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集主要是包含有无管幕结构的矩形大断面的稳定性比较。数据通过数值模拟分析得到。数据集内包含一个excel文件。该表格型数据主要是矩形开挖大断面，在有管幕结构加固和无管幕结构加固条件下的内力情况比较，比如弯矩和应力。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; This data set is mainly used to compare the stability of large rectangular sections with or without pipe curtain structure. The data are obtained through numerical simulation analysis. The dataset contains an excel file. The tabular data mainly refer to the comparison of internal forces of rectangular excavation large section under the conditions of pipe curtain structure reinforcement and non pipe curtain structure reinforcement, such as bending moment and stress. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算模拟得到。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   Calculated by simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  计算模拟得到 。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   Calculated by simulation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt;   The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">上海 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Shanghai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">26.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:26.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">RBJ, Pipe roof, Jacking method, Excavation stability, Numerical model, Limit analysis, Elastic foundation beam</w:t>
+        <w:t xml:space="preserve">Theme:RBJ, Pipe roof, Jacking method, Excavation stability, Numerical model, Limit analysis, Elastic foundation beam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">上海 </w:t>
+        <w:t xml:space="preserve">Place:Shanghai </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周彪 </w:t>
+        <w:t xml:space="preserve">contributors:ZHOU Biao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">周彪  </w:t>
+        <w:t xml:space="preserve">author:ZHOU Biao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHOU Biao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">周彪. 顶管加固矩形大断面稳定性模型. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2774.2023.</w:t>
+        <w:t xml:space="preserve">ZHOU Biao. Stability model of rectangular large section reinforced by pipe jacking. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2774.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>