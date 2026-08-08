--- v0 (2026-05-09)
+++ v1 (2026-08-08)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">EARice10：2023 年东亚地区 10 米分辨率年度水稻分布图</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">EARice10: A 10 m Resolution Annual Rice Distribution Map of East Asia for 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">EARice10: A 10 m Resolution Annual Rice Distribution Map of East Asia for 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.13118409</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13118409</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7050.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集提供2023年东亚地区10米分辨率年度水稻分布图（数据集标识：EARice10）。研究人员利用 9万余个验证样本对EARice10的精度进行验证，结果显示该数据集的总体精度达90.48%，用户精度与生产者精度均超过 90%。</w:t>
+        <w:t xml:space="preserve">This dataset provides a 10 m Resolution Annual Rice Distribution Map of East Asia for 2023 (EARice10). The accuracy of EARice10 is evaluated using more than 90,000 validation samples and achieves an overall accuracy of 90.48%, with both user’s and producer’s accuracies exceeding 90%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于Zenodo网站（https://zenodo.org/records/13118409）。</w:t>
+        <w:t xml:space="preserve"> Data sourced from Zenodo website（ https://zenodo.org/records/13118409 ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于谷歌地球引擎（GEE）平台，通过创新提出基于合成孔径雷达（SAR）的水稻分布制图指数（SRMI）并融合光学指数构建代表性水稻样本库，采用基于堆叠策略的光学-SAR自适应融合模型整合哨兵1号与哨兵2号数据特征，经9万余个验证样本评估及与官方统计数据、已发表水稻制图产品的决定系数（R²）对比验证，完成2023年东亚地区 10 米分辨率年度水稻分布制图。</w:t>
+        <w:t xml:space="preserve">  Based on the Google Earth Engine (GEE) platform, a rice distribution mapping index (SRMI) based on synthetic aperture radar (SAR) was innovatively proposed and integrated with optical indices to construct a representative rice sample library. The optical SAR adaptive fusion model based on stacking strategy was used to integrate the data features of Sentinel-1 and Sentinel-2. After more than 90000 validation samples were evaluated and compared with official statistical data and the determination coefficient (R ²) of published rice mapping products, the annual rice distribution mapping with a resolution of 10 meters in East Asia in 2023 was completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过与官方统计数据对比，该数据集的决定系数（R²）介于0.94—0.98；与已发表的水稻分布图数据集相比，其决定系数介于 0.79—0.98，验证了本数据集的可靠性。</w:t>
+        <w:t xml:space="preserve"> The reliability of the dataset is verified by an R² values ranging between 0.94 and 0.98 with respect to official statistics, and between 0.79 and 0.98 with respect to previous rice mapping datasets. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">东亚地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:East Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东亚地区, 10m, 水稻分布</w:t>
+        <w:t xml:space="preserve">Theme:East Asia region, 10m, rice distribution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2023</w:t>
+        <w:t xml:space="preserve">Time:2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">东亚地区 </w:t>
+        <w:t xml:space="preserve">Place:East Asia </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张红 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Hong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张红  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Hong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Hong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张红. EARice10：2023 年东亚地区 10 米分辨率年度水稻分布图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7050.2025.</w:t>
+        <w:t xml:space="preserve">ZHANG Hong. EARice10: A 10 m Resolution Annual Rice Distribution Map of East Asia for 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7050.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Song M, Xu L, Ge J, Zhang H, Zuo L, Jiang J, Ding Y, Xie Y, Wu F. EARice10: a 10 m resolution annual rice distribution map of East Asia for 2023[J/OL]. Earth Syst. Sci. Data, 2025-02-11, 17, (2): 661-683. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-17-661-2025.</w:t>
       </w:r>