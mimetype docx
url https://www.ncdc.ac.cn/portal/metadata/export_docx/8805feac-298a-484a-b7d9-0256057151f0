--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">EARice10: A 10 m Resolution Annual Rice Distribution Map of East Asia for 2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">EARice10：2023 年东亚地区 10 米分辨率年度水稻分布图</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13118409</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">EARice10: A 10 m Resolution Annual Rice Distribution Map of East Asia for 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7050.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.13118409</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7050.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset provides a 10 m Resolution Annual Rice Distribution Map of East Asia for 2023 (EARice10). The accuracy of EARice10 is evaluated using more than 90,000 validation samples and achieves an overall accuracy of 90.48%, with both user’s and producer’s accuracies exceeding 90%. </w:t>
+        <w:t xml:space="preserve">  本数据集提供2023年东亚地区10米分辨率年度水稻分布图（数据集标识：EARice10）。研究人员利用 9万余个验证样本对EARice10的精度进行验证，结果显示该数据集的总体精度达90.48%，用户精度与生产者精度均超过 90%。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data sourced from Zenodo website（ https://zenodo.org/records/13118409 ）.</w:t>
+        <w:t xml:space="preserve">  数据来源于Zenodo网站（https://zenodo.org/records/13118409）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Based on the Google Earth Engine (GEE) platform, a rice distribution mapping index (SRMI) based on synthetic aperture radar (SAR) was innovatively proposed and integrated with optical indices to construct a representative rice sample library. The optical SAR adaptive fusion model based on stacking strategy was used to integrate the data features of Sentinel-1 and Sentinel-2. After more than 90000 validation samples were evaluated and compared with official statistical data and the determination coefficient (R ²) of published rice mapping products, the annual rice distribution mapping with a resolution of 10 meters in East Asia in 2023 was completed.</w:t>
+        <w:t xml:space="preserve">  基于谷歌地球引擎（GEE）平台，通过创新提出基于合成孔径雷达（SAR）的水稻分布制图指数（SRMI）并融合光学指数构建代表性水稻样本库，采用基于堆叠策略的光学-SAR自适应融合模型整合哨兵1号与哨兵2号数据特征，经9万余个验证样本评估及与官方统计数据、已发表水稻制图产品的决定系数（R²）对比验证，完成2023年东亚地区 10 米分辨率年度水稻分布制图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The reliability of the dataset is verified by an R² values ranging between 0.94 and 0.98 with respect to official statistics, and between 0.79 and 0.98 with respect to previous rice mapping datasets. </w:t>
+        <w:t xml:space="preserve">  通过与官方统计数据对比，该数据集的决定系数（R²）介于0.94—0.98；与已发表的水稻分布图数据集相比，其决定系数介于 0.79—0.98，验证了本数据集的可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/01/01-2023/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/01/01-2023/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:East Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东亚地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:East Asia region, 10m, rice distribution</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东亚地区, 10m, 水稻分布</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2023</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:East Asia </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东亚地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHANG Hong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张红 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Hong </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张红  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHANG Hong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张红</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHANG Hong. EARice10: A 10 m Resolution Annual Rice Distribution Map of East Asia for 2023. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7050.2025.</w:t>
+        <w:t xml:space="preserve">张红. EARice10：2023 年东亚地区 10 米分辨率年度水稻分布图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7050.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Song M, Xu L, Ge J, Zhang H, Zuo L, Jiang J, Ding Y, Xie Y, Wu F. EARice10: a 10 m resolution annual rice distribution map of East Asia for 2023[J/OL]. Earth Syst. Sci. Data, 2025-02-11, 17, (2): 661-683. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-17-661-2025.</w:t>
+        <w:t xml:space="preserve">Song M, Xu L, Ge J, Zhang H, Zuo L, Jiang J, Ding Y, Xie Y, Wu F. EARice10: a 10 m resolution annual rice distribution map of East Asia for 2023[J/OL]. Earth Syst. Sci. Data, 2025-02-11, 17(2): 661-683. DOI: 10.5194/essd-17-661-2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>