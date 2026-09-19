--- v0 (2026-06-20)
+++ v1 (2026-09-19)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Precipitation observation data set of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region from 2015 to 2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2015-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0038.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Precipitation observation data set of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region from 2015 to 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.96</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HWSDZhan.db0038.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HWSDZhan.2020.96</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the observation data of soil moisture content in runoff field of different measures in yulinggou watershed, the first sub area of Loess Hilly and gully region from 2015 to 2020. For the basic information of runoff field, see the description of runoff field with different measures in yulinggou from 2015 to 2020 </w:t>
+        <w:t xml:space="preserve">本数据集为2015-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据。径流场基本情况见《育林沟不同措施径流场2015-2020年情况说明》</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Instrument continuous observation Manual timing observation</w:t>
+        <w:t xml:space="preserve">人工定时观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;Precipitation observation instruments include SM1 ordinary rain gauge with a diameter of 20cm and dsj2 siphon type self recording rain gauge. The SM1 type adopts the 8-hour and 20-hour two-stage system for annual observation. It mainly observes the start and end time of precipitation and makes statistics of precipitation. When the intermittent time of precipitation is more than 15 minutes, it is observed as two times of precipitation before and after the interval. When the intermittent time is less than 15 minutes, it is recorded as one-time precipitation observation. If one-time precipitation crosses 8 hours and 20 hours, it should be measured at 8 hours and 20 hours. Dsj2 type adopts 24 section system for flood season observation. In case of failure of self recording rain gauge, the observation data of ordinary rain gauge is used for supplement. &lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">在具有代表性的固定地点，去除表层杂草后，在30cm深度取样，用烘干（称重）法测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;In the process of observation, when there is an abnormal value of the self recording rain gauge, the observation value of the ordinary rain gauge is used for interpolation and verification; in the process of data entry, there are four levels of manual verification, which are tabulation, primary calibration, recalibration and audit, to ensure the data quality. &lt;/p&gt; </w:t>
+        <w:t xml:space="preserve">观测数据整编录入过程中经过四级人工校核，分别是制表、初校、复校、审核，以确保数据质量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2015/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Xindiangou watershed, Suide County, Yulin City, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省榆林市绥德县辛店沟流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:97.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">97.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xls，doc，pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">分、日、次</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Daily precipitation, Period precipitation, Precipitation intensity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤含水率, 侵蚀面积, 侵蚀类型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yulin,  Xindian ditch,  Suide,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">榆林,  辛店沟,  绥德,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.49</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:093149675976</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">093149675976</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LEI Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">雷欣  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GUO Yumei , Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郭玉梅, 黄河水土保持绥德治理监督局（绥德水土保持科学试验站）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suide administration and Supervision Bureau of water and soil conservation of the Yellow River (Suide scientific experimental station of water and soil conservation). Precipitation observation data set of Jiuyuangou watershed in the first sub region of Loess Hilly and gully region from 2015 to 2020. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.96.</w:t>
+        <w:t xml:space="preserve">黄河水土保持绥德治理监督局（绥德水土保持科学试验站）. 2015-2020年黄土丘陵沟壑区第一副区辛店沟流域育林沟不同措施径流场土壤含水率观测数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HWSDZhan.2020.96.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>