--- v0 (2026-05-07)
+++ v1 (2026-08-05)
@@ -2,837 +2,1087 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m grid data of soil organic carbon density from 0-100cm in Qilian Mountains</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">祁连山0-100cm土壤有机碳密度30m栅格数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db0011.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m grid data of soil organic carbon density from 0-100cm in Qilian Mountains</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.qlsst.2021.21</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.qlsst.db0011.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.qlsst.2021.21</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the "Scorpion" (Soil, Climate, Organisms, Relief, Parent material, Age, Geographic position) framework, the spatial distribution of soil organic carbon density at a resolution of 30m in the 0-100 cm soil layer of the Qilian Mountains was simulated using the Digital Soil Mapping (DSM) method and operations based on tile structures. </w:t>
+        <w:t xml:space="preserve">根据“Scorpan”（Soils, Climate, Organisms, Relief, Parent material, Age, Geographic position）框架，使用数字土壤制图（Digital Soil Mapping, DSM）方法和基于瓦片结构的运算，模拟了祁连山0~100 cm土层30m分辨率土壤有机碳密度空间分布。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The soil measurement data in this dataset mainly comes from 432 soil profile data integrated by projects such as the National Natural Science Foundation of China (41771252, 41901100, 91025002, 31270482) and the Gansu Provincial Major Project (18JR4RA002).</w:t>
+        <w:t xml:space="preserve">本数据集的土壤实测数据主要来源于国家自然科学基金委项目（41771252、41901100、91025002、31270482），甘肃省重大项目（18JR4RA002）等项目集成的432个土壤剖面数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The prediction method is mainly based on the Extreme Gradient Boosting algorithm (XGBoost) in machine learning, which uses grid data such as climate, precipitation, radiation, terrain, vegetation index, and spatial position as input variables for spatial mapping. Through repeated modeling of bootstrap, spatial modeling is performed on each bootstrap sample to obtain the frequency distribution of the modeling results. The uncertainty of the modeling is represented by standard deviation (SD).</w:t>
+        <w:t xml:space="preserve">预测方法主要是基于机器学习中的极端梯度提升算法（XGBoost，eXtreme Gradient Boosting），利用气候、降水、辐射、地形、植被指数、空间位置等栅格数据作为输入变量进行空间制图。通过bootstrap的重复建模，对每个 bootstrap样本进行空间建模，得到建模结果的频率分布，建模的不确定性用标准差（sd）表示。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">After 30 rounds of 10 fold cross validation, the RMSE and R2 of the model were found to be 5.58 kg/m2 and 0.79, respectively. The final data product is divided into 142 tiles, where 'mean' and 'sd' represent the mean and standard deviation of 30 repeated models, respectively. The unit is kg/m2, which represents the mass of soil organic carbon in the 0-100cm soil layer per unit area. The latitude and longitude in the file name indicate the center position of the tile. </w:t>
+        <w:t xml:space="preserve">经30次10折交叉验证表明，模型的RMSE和R2分别为5.58 kg/m2和 0.79。最终数据产品共分为142个瓦片（Tile），mean和sd分别表示30次重复建模的均值和标准差，单位为kg/m2，表示单位面积上0~100cm土层内土壤有机碳的质量，文件名中的经纬度表示该瓦片的中心位置。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:700.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5500.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.9 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qilian Mountain; soil carbon; carbon density; 1 m</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山；土壤碳；碳密度；1米</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1116,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1205,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1289,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1378,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,619 +1466,913 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Zhu Meng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967575</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967575</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:zhumeng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zhumeng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhu Meng,  LIU Wei,  Zhang Jutao,  Zhang Chengqi,  FENG Qi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛,  刘蔚,  张举涛,  张成琦,  冯起 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhu Meng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">朱猛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Chengqi </w:t>
+        <w:t xml:space="preserve">,  张成琦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Zhang Jutao </w:t>
+        <w:t xml:space="preserve">,  张举涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhang Chengqi </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张成琦</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:18JR4RA002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18JR4RA002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山涵养水源生态系统与水文过程相互作用及其对气候变化的适应研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021ZDKT0004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021ZDKT0004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">祁连山山水林田湖草沙系统治理成效评价研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhu Meng, LIU Wei, Zhang Jutao, Zhang Chengqi, FENG Qi. 30m grid data of soil organic carbon density from 0-100cm in Qilian Mountains. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.2021.21.</w:t>
+        <w:t xml:space="preserve">朱猛,刘蔚,张举涛,张成琦,冯起. 祁连山0-100cm土壤有机碳密度30m栅格数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.qlsst.2021.21.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>