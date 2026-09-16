--- v0 (2026-06-18)
+++ v1 (2026-09-16)
@@ -2250,101 +2250,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xing Z, Li X, Frappart F, De Lannoy G, Jagdhuber T, Peng J, Fan L, Ma H, Karthikeyan L, Liu X, Wang M, Zhao L, Liu Y, Wigneron J.-P.. An operational global L-band soil moisture and vegetation optical depth dataset from optimized 40° SMOS brightness temperatures for 2010–2024[J/OL]. Earth Syst. Sci. Data, 2026-06-15, 18, (6): 4047-4073. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-18-4047-2026.</w:t>
+        <w:t xml:space="preserve">Xing Z, Li X, Frappart F, De Lannoy G, Jagdhuber T, Peng J, Fan L, Ma H, Karthikeyan L, Liu X, Wang M, Zhao L, Liu Y, Wigneron J.-P. An operational global L-band soil moisture and vegetation optical depth dataset from optimized 40° SMOS brightness temperatures for 2010–2024[J/OL]. Earth Syst. Sci. Data, 2026-06-15, 18(6): 4047-4073. DOI: 10.5194/essd-18-4047-2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xiaojun, Wigneron Jean-Pierre, Frappart Frédéric, Lannoy GabrielleDe, Fan Lei, Zhao Tianjie, Gao Lun, Tao Shengli, Ma Hongliang, Peng Zhiqing, Liu Xiangzhuo, Wang Huan, Wang Mengjia, Moisy Christophe, Ciais Philippe. The first global soil moisture and vegetation optical depth product retrieved from fused SMOS and SMAP L-band observations[J/OL]. Remote Sensing of Environment, 2022, 282:113272. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.rse.2022.113272.</w:t>
+        <w:t xml:space="preserve">Li Xiaojun, Wigneron Jean-Pierre, Frappart Frédéric, Lannoy GabrielleDe, Fan Lei, Zhao Tianjie, Gao Lun, Tao Shengli, Ma Hongliang, Peng Zhiqing, Liu Xiangzhuo, Wang Huan, Wang Mengjia, Moisy Christophe, Ciais Philippe. The first global soil moisture and vegetation optical depth product retrieved from fused SMOS and SMAP L-band observations[J/OL]. Remote Sensing of Environment, 2022, 282: 113272. DOI: https://doi.org/10.1016/j.rse.2022.113272.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xiaojun, Ciais Philippe, Fensholt Rasmus, Chave Jérome, Sitch Stephen, Canadell JosepG, Brandt Martin, Fan Lei, Xiao Xiangming, Tao Shengli, Wang Huan, Albergel Clément, Yang Hui, Frappart Frédéric, Wang Mengjia, Bastos Ana, Maisongrande Philippe, Qin Yuanwei, Xing Zanpin, Cui Tianxiang, Yu Ling, He Lei, Zheng Yi, Liu Xiangzhuo, Liu Yuqing, De Truchis Aurelien, Wigneron Jean-Pierre. Large live biomass carbon losses from droughts in the northern temperate ecosystems during 2016-2022[J/OL]. Nature Communications, 2025-06-02, 16, (1):4980. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s41467-025-59999-2.</w:t>
+        <w:t xml:space="preserve">Li Xiaojun, Ciais Philippe, Fensholt Rasmus, Chave Jérome, Sitch Stephen, Canadell JosepG, Brandt Martin, Fan Lei, Xiao Xiangming, Tao Shengli, Wang Huan, Albergel Clément, Yang Hui, Frappart Frédéric, Wang Mengjia, Bastos Ana, Maisongrande Philippe, Qin Yuanwei, Xing Zanpin, Cui Tianxiang, Yu Ling, He Lei, Zheng Yi, Liu Xiangzhuo, Liu Yuqing, De Truchis Aurelien, Wigneron Jean-Pierre. Large live biomass carbon losses from droughts in the northern temperate ecosystems during 2016-2022[J/OL]. Nature Communications, 2025-06-02, 16(1): 4980. DOI: 10.1038/s41467-025-59999-2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>