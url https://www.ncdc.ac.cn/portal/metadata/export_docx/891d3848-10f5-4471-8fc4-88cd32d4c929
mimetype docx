--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">30m slope and aspect data of the permafrost region in Northeast China (2000)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">东北多年冻土区30m坡度坡向数据（2000年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7258.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">30m slope and aspect data of the permafrost region in Northeast China (2000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7258.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7258.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7258.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据资源包括基于30 m分辨率数字高程模型提取的坡度与坡向地形因子数据，覆盖东北多年冻土区主要工程走廊及其周边区域。数据集重点刻画了多年冻土区地形形态对地表过程与工程环境稳定性的控制作用，为冻融灾害识别与寒区基础设施监测提供基础地形约束信息。   坡度数据揭示了研究区显著的地形空间异质性，整体呈现山区集中、平原开阔的格局特征。大兴安岭和小兴安岭山区以中高坡度地形为主，是多年冻土与冻融灾害发育的重要地貌单元；而西部高原及湖盆平原区域地形平缓，坡度多在低值范围内。该数据能够精细表征工程沿线边坡几何形态及微地形起伏，为识别潜在的坡面侵蚀、热融塌陷及重力变形敏感区提供关键地形参数。   坡向数据在30 m空间尺度上反映了复杂的坡面朝向格局，能够刻画多年冻土区典型的坡面辐射差异环境。不同坡向对应的太阳辐射接收条件差异显著，进而影响地表热量交换背景。该数据有助于描述区域尺度上坡面热环境分异特征，为分析工程两侧冻土稳定性差异及灾害空间分布提供重要辅助信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Independently processed (based on publicly available high-resolution DEM images).</w:t>
+        <w:t xml:space="preserve">  自主加工产生（基于公开高分辨率DEM影像）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data extraction: Using terrain analysis modules such as ArcGIS/QGIS, the third-order inverse sum of squares weight algorithm (Horn algorithm) is used to calculate the height difference between each central pixel and its neighboring pixels.     Slope calculation: Extract the maximum ground slope angle of each pixel, accurately identify the core area of the Daxing'an Mountains main vein at 13 ° -20 °, and locally steep slopes exceeding 60 °.     Slope calculation: Calculate the azimuth angle of the horizontal projection direction, used to analyze the "yin-yang slope" effect.     Projection conversion: To reduce the area deformation in high latitude regions, it is uniformly converted to Albers equal area cone projection.</w:t>
+        <w:t xml:space="preserve">  数据提取：使用ArcGIS/QGIS等软件的地形分析模块，采用三阶反平方和权算法（Horn算法）计算每个中心像元与其邻域像元的高度差。   坡度计算：提取各像元最大地面坡降角，精准识别大兴安岭主脉13°-20°的核心区域及局部超60°的陡坡。   坡向计算：计算水平投影方向的方位角，用于分析“阴阳坡”效应。   投影转换：为减小高纬度地区面积形变，统一转为Albers等积圆锥投影。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The basic digital elevation model (DEM) used in this dataset is derived from the Shuttle Radar Topography Mission (SRTM). The spatial resolution of the data is 1 arc second (approximately 30 meters), the elevation reference is the WGS84 ellipsoid, and the vertical reference is the EGM96 geoid.     In this study, DEM data was processed through the following process: bilinear interpolation resampling method was used to unify it into a 30m spatial resolution grid; Calculate slope and aspect parameters based on GIS terrain analysis module, with slope unit in degrees (°) and aspect represented by clockwise azimuth angles ranging from 0 ° to 360 °; All raster data is uniformly projected onto the WGS 84/UTM Zone 52N coordinate system to ensure spatial consistency. </w:t>
+        <w:t xml:space="preserve">  本数据集所使用的基础数字高程模型（DEM）来源于Shuttle Radar Topography Mission（SRTM）。数据空间分辨率为 1 arc-second（约 30 m），高程基准为 WGS84 椭球，垂直基准为 EGM96 大地水准面。   在本研究中，DEM 数据经如下流程处理：采用双线性插值重采样方法统一为30 m空间分辨率栅格；基于 GIS 地形分析模块计算坡度与坡向参数，坡度单位为度（°），坡向采用 0°–360° 顺时针方位角表示；所有栅格数据统一投影至 WGS 84 / UTM Zone 52N 坐标系统 以保证空间一致性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2000/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2000/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northeast Permafrost Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北多年冻土区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:7.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Digital elevation model, slope, aspect</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数字高程模型, 坡度, 坡向</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northeast Permafrost Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北多年冻土区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,570 +1533,838 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:JIN Huijun,  Tang Jianjun,  Wang Wenhui,  Jin Xiaoying,  Li Shanzhen,  Huang Shuai,  Chen Dun,  WANG Hongwei,  Yangsui Bridge,  Li Zuwang,  Soaring Swallows,  Cheng Yaohui,  Li Jingtao,  Zhang Ze,  Wang Lifeng,  Zhang Hu,  Liu Mengxin,  Zhang Shengrong,  Yang Xue,  Liu Zirui,  Yue Ziying,  Wu Haibin,  Xing Luning,  Chen Siyu,  Xu Jingyan,  He Zhengyun,  Mi Hongqi,  Peng Wenhao,  Liang Junhe,  Shi Yanling,  Zhou Zhiyi </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">金会军,  唐建军,  王文辉,  金晓颖,  李善珍,  黄帅,  陈敦,  王宏伟,  杨岁桥,  李祖旺,  燕翱翔,  程耀辉,  李景涛,  张泽,  王立峰,  张虎,  刘萌心,  张圣嵘,  杨雪,  刘子瑞,  岳子颖,  吴海彬,  邢鲁宁,  陈思宇,  徐景妍,  何峥雲,  米虹岐,  彭文昊,  梁峻贺,  史艳玲,  周智熠 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:JIN Huijun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">金会军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tang Jianjun </w:t>
+        <w:t xml:space="preserve">,  唐建军  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Wang Wenhui </w:t>
+        <w:t xml:space="preserve">,  王文辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:JIN Huijun </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">金会军</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022FY100700</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022FY100700</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Survey of Permafrost Conditions and Freeze-Thaw Damage in the High-Latitude Regions of Northeast China</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">东北高纬度多年冻土本底及冻融灾害调查</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">JIN Huijun, Tang Jianjun, Wang Wenhui, Jin Xiaoying, Li Shanzhen, Huang Shuai, Chen Dun, WANG Hongwei, Yangsui Bridge, Li Zuwang, Soaring Swallows, Cheng Yaohui, Li Jingtao, Zhang Ze, Wang Lifeng, Zhang Hu, Liu Mengxin, Zhang Shengrong, Yang Xue, Liu Zirui, Yue Ziying, Wu Haibin, Xing Luning, Chen Siyu, Xu Jingyan, He Zhengyun, Mi Hongqi, Peng Wenhao, Liang Junhe, Shi Yanling, Zhou Zhiyi. 30m slope and aspect data of the permafrost region in Northeast China (2000). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7258.2026.</w:t>
+        <w:t xml:space="preserve">金会军,唐建军,王文辉,金晓颖,李善珍,黄帅,陈敦,王宏伟,杨岁桥,李祖旺,燕翱翔,程耀辉,李景涛,张泽,王立峰,张虎,刘萌心,张圣嵘,杨雪,刘子瑞,岳子颖,吴海彬,邢鲁宁,陈思宇,徐景妍,何峥雲,米虹岐,彭文昊,梁峻贺,史艳玲,周智熠. 东北多年冻土区30m坡度坡向数据（2000年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7258.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>