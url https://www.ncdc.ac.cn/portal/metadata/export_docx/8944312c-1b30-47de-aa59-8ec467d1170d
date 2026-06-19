--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2001年、2008年黄河流域重点支流水文泥沙数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological and sediment data sets of Key Tributaries of the Yellow River Basin in 2001 and 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological and sediment data sets of Key Tributaries of the Yellow River Basin in 2001 and 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0063.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0063.2021</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.155</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水土保持</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为黄河流域流经青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区重点支流（包括洮河、湟水、庄浪河、祖厉河、清水河、浑河、杨家川、偏关河、皇甫川等32条流域面积大于1000 k㎡）涉及的县（区、旗）2001年、2008年的水文泥沙统计数据集，主要包括支流名称、水文站测站名称、集水面积、统计年份、多年平均径流量、多年平均输沙量等数据，其中2001年统计数据包含194条数据，,2008年统计数据包含194条数据。</w:t>
+        <w:t xml:space="preserve">This data set is for the Yellow River Basin flowing through Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces and regions (including Taohe River, Huangshui River, Zhuanglang River, Zuli River, Qingshui River, Hunhe River, yangjiachuan, Pianguan River, Huangfuchuan River, etc.) with an area of more than 1000 The hydrological and sediment statistical data sets of counties (districts and banners) in 2001 and 2008 mainly include tributary name, hydrological station name, catchment area, statistical year, multi-year average runoff, multi-year average sediment discharge and other data. Among them, the statistical data in 2001 contains 194 data, and the statistical data in 2008 contains 194 data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
+        <w:t xml:space="preserve">This data set is obtained through statistical reporting and summary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东各省区统计上报，审核汇总。</w:t>
+        <w:t xml:space="preserve">This data set is reported and reviewed by Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is reviewed by professionals in each stage of acquisition and processing to ensure the integrity and accuracy of data integration and good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2001/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2001/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域重点支流（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">61.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:61.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">支流名称，水文站测站名称，集水面积，统计年份，多年平均径流量，多年平均输沙量</w:t>
+        <w:t xml:space="preserve">Theme:Name of tributary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1998</w:t>
+        <w:t xml:space="preserve">Time:1998</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">山东,  内蒙古,  宁夏,  青海省,  山西省,  陕西省,  河南省,  甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Shandong,  Inner Mongolia,  Ningxia,  Qinghai Province,  Shanxi Province,  Shaanxi Province,  Henan Province,  Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
+        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李素雅  </w:t>
+        <w:t xml:space="preserve">author:Li Suya </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Suya </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2001年、2008年黄河流域重点支流水文泥沙数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.155.</w:t>
+        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Hydrological and sediment data sets of Key Tributaries of the Yellow River Basin in 2001 and 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.155.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>