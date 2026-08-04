--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hydrological and sediment data sets of Key Tributaries of the Yellow River Basin in 2001 and 2008</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2001年、2008年黄河流域重点支流水文泥沙数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0063.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Hydrological and sediment data sets of Key Tributaries of the Yellow River Basin in 2001 and 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.155</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.HHSTBC.db0063.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.HHSTBC.2020.155</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is for the Yellow River Basin flowing through Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces and regions (including Taohe River, Huangshui River, Zhuanglang River, Zuli River, Qingshui River, Hunhe River, yangjiachuan, Pianguan River, Huangfuchuan River, etc.) with an area of more than 1000 The hydrological and sediment statistical data sets of counties (districts and banners) in 2001 and 2008 mainly include tributary name, hydrological station name, catchment area, statistical year, multi-year average runoff, multi-year average sediment discharge and other data. Among them, the statistical data in 2001 contains 194 data, and the statistical data in 2008 contains 194 data. </w:t>
+        <w:t xml:space="preserve">本数据集为黄河流域流经青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区重点支流（包括洮河、湟水、庄浪河、祖厉河、清水河、浑河、杨家川、偏关河、皇甫川等32条流域面积大于1000 k㎡）涉及的县（区、旗）2001年、2008年的水文泥沙统计数据集，主要包括支流名称、水文站测站名称、集水面积、统计年份、多年平均径流量、多年平均输沙量等数据，其中2001年统计数据包含194条数据，,2008年统计数据包含194条数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is obtained through statistical reporting and summary.</w:t>
+        <w:t xml:space="preserve">本数据集通过统计上报汇总获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is reported and reviewed by Qinghai, Gansu, Ningxia, Inner Mongolia, Shanxi, Shaanxi, Henan and Shandong provinces.</w:t>
+        <w:t xml:space="preserve">本数据集是由青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东各省区统计上报，审核汇总。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is reviewed by professionals in each stage of acquisition and processing to ensure the integrity and accuracy of data integration and good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均由专业人员负责审核，保证数据整合完成的完整性、准确性，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2008/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2008/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域重点支流（包括青海、甘肃、宁夏、内蒙、山西、陕西、河南、山东8个省区） </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:61.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">61.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Name of tributary</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">支流名称，水文站测站名称，集水面积，统计年份，多年平均径流量，多年平均输沙量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1998</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1998</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shandong,  Inner Mongolia,  Ningxia,  Qinghai Province,  Shanxi Province,  Shaanxi Province,  Henan Province,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省,  河南省,  山东,  内蒙古,  宁夏,  山西省,  青海省,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李素雅  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monitoring Center for ecological environment of soil and water conservation in the Yellow River Basin. Hydrological and sediment data sets of Key Tributaries of the Yellow River Basin in 2001 and 2008. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.155.</w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2001年、2008年黄河流域重点支流水文泥沙数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.HHSTBC.2020.155.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>