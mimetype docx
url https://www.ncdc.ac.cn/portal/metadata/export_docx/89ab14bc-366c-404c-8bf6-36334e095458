--- v0 (2026-05-10)
+++ v1 (2026-06-24)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material balance equilibrium equilibrium line data for glacier No. 1, Urumqiheyuan, 1958-1995</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1958-1995年乌鲁木齐河源1号冰川物质平衡平衡线数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.017.2017.db</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Material balance equilibrium equilibrium line data for glacier No. 1, Urumqiheyuan, 1958-1995</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.80</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/Tianshan.017.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.80</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tianshan one glacier is a double branch ice bucket valley glacier, 2.2 kilometers long, the average width of 500 meters, an area of 1.828 square kilometers, the maximum thickness of 140 meters, the highest point of 4476 meters above sea level, the average annual rate of movement of about 5 meters, the end of the tongue of the ice at an altitude of 3734 meters, the average snow line height of 4055 meters, toward the northeast, the mainstream was “S “ type. Glacier material balance throughout the year for the line of zero. Above this line, the annual accumulation of the glacier is greater than the annual ablation, and below this line, the annual ablation of the glacier is greater than the annual accumulation. The level of glacier material balance refers to the average of the total accumulation and total ablation of glaciers, which reflects the role of glaciers in the total water balance and characterizes the dynamics of glacier changes. This data set is the material balance equilibrium line data of Urumqi Heyuan No.1 glacier from 1958 to 1995. </w:t>
+        <w:t xml:space="preserve">  天山一号冰川属双支冰斗山谷冰川、长2.2公里、平均宽度500米、面积1.828平方公里、最大厚度140米、最高点海拔4476米、年均运动速度约5米、冰舌末端海拔3734米、雪线平均高度为4055米、朝向东北、主流呈“S”型。冰川全年物质平衡为零之线。此线之上冰川的年积累大于年消融、此线之下冰川的年消融大于年积累。冰川物质平衡水平指冰川的总积累量与总消融量的平均值、它反映冰川在总水量平衡中的作用、表征冰川变化的动态。本数据集为乌鲁木齐河源1号冰川1958-1995年物质平衡平衡线数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Observations, tests, measurements.</w:t>
+        <w:t xml:space="preserve">  观测、试验、测定。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Raw data not processed.</w:t>
+        <w:t xml:space="preserve">  原始数据未加工处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Raw data, good data quality. </w:t>
+        <w:t xml:space="preserve">  原始数据，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1958/01/01-1995/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1958/01/01-1995/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heyuan Observatory No. 1 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">河源1号观测站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:32.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">32.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Balance Line, Ablation, Glacier Change</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">平衡线, 消融, 冰川变化</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1958 1959 1960 1961 1962 1963 1964 1965 1966 1967 1968 1969 1970 1971 1972 1973 1974 1975 1976 1977 1978 1979 1980 1981 1982 1983 1984 1985 1986 1987 1988 1989 1990 1991 1992 1993 1994 1995</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:XinJiang,  TianShanStation </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">新疆,  天山站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Wang Feiteng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967383</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967383</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:wangfeiteng@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wangfeiteng@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LI Zhongqin,  WANG Feiteng  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李忠勤,  王飞腾 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王飞腾  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李忠勤, 王飞腾</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI Zhongqin, WANG Feiteng . Material balance equilibrium equilibrium line data for glacier No. 1, Urumqiheyuan, 1958-1995. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.80.</w:t>
+        <w:t xml:space="preserve">李忠勤,王飞腾. 1958-1995年乌鲁木齐河源1号冰川物质平衡平衡线数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.80.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>