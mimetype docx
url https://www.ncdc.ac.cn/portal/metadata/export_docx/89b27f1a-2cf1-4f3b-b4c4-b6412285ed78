--- v0 (2026-06-29)
+++ v1 (2026-08-15)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Original dataset of safety control index system for emptying of Goupitan arch dam</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">构皮滩拱坝放空安全控制指标体系原始数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6877.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Original dataset of safety control index system for emptying of Goupitan arch dam</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6877.2025</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nhri_dam.db6877.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NHRI_DAM.DB6877.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset contains the results of venting calculations, including the anti sliding stability safety factors of dam shoulders calculated at different venting depths and rates under normal operating conditions and abnormal conditions (extreme climate change and dam shoulder cracking), as well as the total stress along the river, in the axial and vertical directions of the dam shoulder, the sliding force and anti sliding force of the dam foundation surface. This dataset adopts the finite element calculation method to conduct numerical calculations on the arch dam of Goupitan Hydropower Station. In this calculation work, the basis for finite element modeling is the actual design dimensions. The dataset is an xlsx file that can be viewed or edited through EXCEL. In this dataset, there are three files: "GPT-ZC.xlsx", "GPT-YC1. xlsx", and "GPT-YC2. xlsx". "GZ-ZC. xlsx" is the calculation result of normal operation, including: emptying time (d), emptying rate (m/d), reservoir water level (m), total stress along the river (Pa), total axial stress of the dam (Pa), total vertical stress (Pa), tangential force (kN), normal force (kN), f 'and c' (Mpa) values of the lateral and bottom sliding surfaces, anti sliding force (KN), and sliding force (Mpa). KN), dam foundation area A (m ²), anti sliding stability safety factor K; "GPT-YC1. xlsx" is the calculation result of abnormal operation of curtain failure, including: emptying time (d), emptying rate (m/d), reservoir water level (m), total stress along the river (Pa), total stress along the dam axis (Pa), total stress in the vertical direction (Pa) Tangential force (kN), normal force (kN), f ', c' (Mpa) values of lateral and bottom sliding surfaces, anti-skid force (KN), sliding force (KN), dam foundation area A (m ²), anti-skid stability safety factor K; "GPT-YC2. xlsx" is the calculation result of abnormal operation conditions of dam foundation cracking, including emptying time (d), emptying rate (m/d), reservoir water level (m), total stress along the river (Pa), total stress along the dam axis (Pa), total stress in the vertical direction (Pa), tangential force (kN), normal force (kN) The f ', c' (Mpa) values, anti sliding force (KN), sliding force (KN), dam foundation area A (m ²), and anti sliding stability safety factor K of the lateral sliding surface and bottom sliding surface. </w:t>
+        <w:t xml:space="preserve">  本数据集为放空计算的数据结果，包括正常运行情况与（极端气候变化与坝肩开裂）异常情况下，不同放空深度和放空速率计算的坝肩抗滑稳定安全系数，以及坝肩的顺河向、坝轴向和竖直向的总应力、坝基面的滑动力和阻滑力计算结果。   本数据集采用基于有限元计算方法，对构皮滩水电站拱坝开展数值计算的结果。在本计算工作中，有限元建模的依据为实际设计尺寸。   数据集为xlsx文件，可通过EXCEL查看或编辑。   在本数据集中包括“GPT-ZC.xlsx”、“GPT-YC1.xlsx”、“GPT-YC2.xlsx”三个文件：其中“GZ-ZC.xlsx”为正常运行情况的计算结果，包括：放空时间（d）、放空速率（m/d）、库水位（m）、顺河向总应力（Pa）、坝轴向总应力（Pa）、竖直向总应力（Pa）、切向作用力（kN）、法向作用力（kN）、侧滑面和底滑面的f’、c'(Mpa)值、抗滑力(KN)、滑动力(KN)、坝基面积A（m²）、抗滑稳定安全系数K；“GPT-YC1.xlsx”为帷幕失效的异常运行情况的计算结果，包括：放空时间（d）、放空速率（m/d）、库水位（m）、顺河向总应力（Pa）、坝轴向总应力（Pa）、竖直向总应力（Pa）、切向作用力（kN）、法向作用力（kN）、侧滑面和底滑面的f’、c'(Mpa)值、抗滑力(KN)、滑动力(KN)、坝基面积A（m²）、抗滑稳定安全系数K；“GPT-YC2.xlsx”为坝基开裂的异常运行情况的计算结果，包括：放空时间（d）、放空速率（m/d）、库水位（m）、顺河向总应力（Pa）、坝轴向总应力（Pa）、竖直向总应力（Pa）、切向作用力（kN）、法向作用力（kN）、侧滑面和底滑面的f’、c'(Mpa)值、抗滑力(KN)、滑动力(KN)、坝基面积A（m²）、抗滑稳定安全系数K。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This data was obtained by using the HSTAR finite element calculation program developed by Professor Li Tongchun from Hohai University and the rigid body limit equilibrium method in the specifications.</w:t>
+        <w:t xml:space="preserve">  本数据由河海大学李同春教授研发的HSTAR有限元计算程序与规范中刚体极限平衡法计算获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Based on the stress state of the dam shoulder under different operating conditions, the total stress in the river direction, dam axis direction, and vertical direction is obtained. According to the rigid body balance method in the specifications, the anti sliding stability safety factor of the arch dam shoulder is calculated using the shear strength formula.</w:t>
+        <w:t xml:space="preserve">  结合不同运行情况下的坝肩的应力状态，得到顺河向、坝轴向和竖直向的应力总和，根据规范中的刚体平衡法，按照抗剪断强度公式计算拱坝坝肩的抗滑稳定安全系数。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This article uses the developed HSTAR finite element program to simulate the stress state of the dam shoulder during normal and abnormal operation of the arch dam, and calculates the relationship between the venting depth and venting rate and the anti sliding stability safety factor of the dam shoulder based on the shear resistance formula in the specifications. The calculation results indicate that the anti sliding stability safety factor of the dam shoulder during normal operation meets the regulatory requirements, but for abnormal operation, it is lower than the regulatory requirements during high water level operation, and a dam emptying simulation is required. Based on the simulation results, all expected situations are met. Based on the calculation parameters, the settings of the parameters all comply with the range of values specified in the specifications. </w:t>
+        <w:t xml:space="preserve">  本文采用研发的HSTAR有限元程序对拱坝正常运行和异常运行期间的坝肩应力状态进行模拟，并基于规范中抗剪断公式计算放空深度和放空速率与坝肩抗滑稳定安全系数的关系。 计算结果表明：正常运行期间的坝肩抗滑稳定安全系数均满足规范要求，但针对异常运行情况，在高水位运行期间低于规范要求，需进行大坝的放空模拟，基于模拟结果均满足预期情况。结合计算参数来看，参数的设定均符合规范中的取值范围。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/03/03-2025/03/03</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/03/03-2025/03/03</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanjing City, Jiangsu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">江苏省南京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:69.6 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">69.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xlsx</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Finite element analysis, arch dam, anti sliding stability safety factor calculation and analysis</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">有限元, 拱坝, 抗滑稳定安全系数计算分析</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2025</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:goupitan hydropower station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">构皮滩水电站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">107.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,570 +1419,838 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ZHENG Xueyu,  REN Hengxuan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郑雪玉,  任恒萱 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LIN Chaoning </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">林潮宁  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  NIU Ruiqi </w:t>
+        <w:t xml:space="preserve">,  牛瑞琦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  XUE Wenbo </w:t>
+        <w:t xml:space="preserve">,  薛文博  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LIN Chaoning </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">林潮宁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2021YFC3090101</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021YFC3090101</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高土石坝病变灾变过程预测理论与方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ZHENG Xueyu, REN Hengxuan. Original dataset of safety control index system for emptying of Goupitan arch dam. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6877.2025.</w:t>
+        <w:t xml:space="preserve">郑雪玉,任恒萱. 构皮滩拱坝放空安全控制指标体系原始数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.NHRI_DAM.DB6877.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>