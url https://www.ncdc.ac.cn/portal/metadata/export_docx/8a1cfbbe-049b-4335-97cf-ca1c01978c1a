--- v0 (2026-05-05)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：大野口流域2米DEM数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: 2m DEM data set of Dayekou basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: 2m DEM data set of Dayekou basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3541.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3541.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过数据编程，2012年5月中旬获取了大野口流域WorldView-2立体像对数据。同年7-8月，在流域GPS差分大地控制网基础上，测得27个GPS像控点及检查点数据。在全野外GPS地面控制点基础上，利用数字摄影测量软件系统，对WorldView-2影像自带RPC文件进行校正。在立体模型上通过影像自动匹配技术，匹配60个均匀分布的高精度影像连接点快速提取黑河流域上游大野口子流域1米、2米数字高程模型（DEM）。同时，在阴坡森林覆盖区、大野口水库等重点区域进行DEM进行编辑，在地形特征变化大的地方测量一定数量的特征点、线数据，极大地提高了成果精度。   通过外业控制点、模型保密点组成的检查点进行定量DEM验证，其高程中误差分别为1.9米和1.2米，达到1:2000比例尺2级高山地2米精度要求。</w:t>
+        <w:t xml:space="preserve">Through data programming, worldview-2 stereo pair data of Dayekou basin were obtained in mid May 2012. From July to August of the same year, the data of 27 GPS image control points and check points were measured on the basis of the basin GPS Differential geodetic control network. Based on the whole field GPS ground control points, the RPC file of worldview-2 image is corrected by using the digital photogrammetry software system. On the stereo model, 60 evenly distributed high-precision image connection points are matched through image automatic matching technology to quickly extract 1m and 2m digital elevation models (DEM) of Dayekou sub watershed in the upper reaches of Heihe River Basin. At the same time, DEM is edited in key areas such as yinpo forest covered area and Dayekou reservoir, and a certain number of feature points and line data are measured in places with large changes in topographic features, which greatly improves the accuracy of results. The quantitative DEM verification is carried out through the inspection points composed of field control points and model security points. The mean square error of elevation is 1.9m and 1.2m respectively, which meets the accuracy requirements of 2m in high mountains with a scale of 1:2000 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过数据编程，2012年5月中旬获取了大野口流域WorldView-2立体像对数据。同年7-8月，在流域GPS差分大地控制网基础上，测得27个GPS像控点及检查点数据。</w:t>
+        <w:t xml:space="preserve"> Through data programming, worldview-2 stereo pair data of Dayekou basin were obtained in mid May 2012. From July to August of the same year, the data of 27 GPS image control points and check points were measured on the basis of the basin GPS Differential geodetic control network</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在全野外GPS地面控制点基础上，利用数字摄影测量软件系统，对WorldView-2影像自带RPC文件进行校正。在立体模型上通过影像自动匹配技术，匹配60个均匀分布的高精度影像连接点快速提取黑河流域上游大野口子流域1米、2米数字高程模型（DEM）。同时，在阴坡森林覆盖区、大野口水库等重点区域进行DEM进行编辑，在地形特征变化大的地方测量一定数量的特征点、线数据，极大地提高了成果精度。   通过外业控制点、模型保密点组成的检查点进行定量DEM验证，其高程中误差分别为1.9米和1.2米，达到1:2000比例尺2级高山地2米精度要求。</w:t>
+        <w:t xml:space="preserve"> Based on the whole field GPS ground control points, the RPC file of worldview-2 image is corrected by using the digital photogrammetry software system. On the stereo model, 60 evenly distributed high-precision image connection points are matched through image automatic matching technology to quickly extract 1m and 2m digital elevation models (DEM) of Dayekou sub watershed in the upper reaches of Heihe River Basin. At the same time, DEM is edited in key areas such as yinpo forest covered area and Dayekou reservoir, and a certain number of feature points and line data are measured in places with large changes in topographic features, which greatly improves the accuracy of results.  The quantitative DEM verification is carried out through the inspection points composed of field control points and model security points. The mean square error of elevation is 1.9m and 1.2m respectively, which meets the accuracy requirements of 2m in high mountains with a scale of 1:2000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/04/14-2012/05/14</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/04/14-2012/05/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,大野口流域,上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, Dayekou basin, upstream cold region, hydrological test area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">254.8 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:254.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感产品, DEM, 覆盖度</w:t>
+        <w:t xml:space="preserve">Theme:Remote sensing products, DEM, coverage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  大野口流域,  上游寒区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Dayekou basin,  upstream cold region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> 0931-4967596</w:t>
+        <w:t xml:space="preserve">phone: 0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：大野口流域2米DEM数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.47.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: 2m DEM data set of Dayekou basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.47.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">