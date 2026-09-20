--- v1 (2026-08-06)
+++ v2 (2026-09-20)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: 2m DEM data set of Dayekou basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：大野口流域2米DEM数据集（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3541.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: 2m DEM data set of Dayekou basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.47</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3541.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.47</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Through data programming, worldview-2 stereo pair data of Dayekou basin were obtained in mid May 2012. From July to August of the same year, the data of 27 GPS image control points and check points were measured on the basis of the basin GPS Differential geodetic control network. Based on the whole field GPS ground control points, the RPC file of worldview-2 image is corrected by using the digital photogrammetry software system. On the stereo model, 60 evenly distributed high-precision image connection points are matched through image automatic matching technology to quickly extract 1m and 2m digital elevation models (DEM) of Dayekou sub watershed in the upper reaches of Heihe River Basin. At the same time, DEM is edited in key areas such as yinpo forest covered area and Dayekou reservoir, and a certain number of feature points and line data are measured in places with large changes in topographic features, which greatly improves the accuracy of results. The quantitative DEM verification is carried out through the inspection points composed of field control points and model security points. The mean square error of elevation is 1.9m and 1.2m respectively, which meets the accuracy requirements of 2m in high mountains with a scale of 1:2000 </w:t>
+        <w:t xml:space="preserve">  通过数据编程，2012年5月中旬获取了大野口流域WorldView-2立体像对数据。同年7-8月，在流域GPS差分大地控制网基础上，测得27个GPS像控点及检查点数据。在全野外GPS地面控制点基础上，利用数字摄影测量软件系统，对WorldView-2影像自带RPC文件进行校正。在立体模型上通过影像自动匹配技术，匹配60个均匀分布的高精度影像连接点快速提取黑河流域上游大野口子流域1米、2米数字高程模型（DEM）。同时，在阴坡森林覆盖区、大野口水库等重点区域进行DEM进行编辑，在地形特征变化大的地方测量一定数量的特征点、线数据，极大地提高了成果精度。   通过外业控制点、模型保密点组成的检查点进行定量DEM验证，其高程中误差分别为1.9米和1.2米，达到1:2000比例尺2级高山地2米精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Through data programming, worldview-2 stereo pair data of Dayekou basin were obtained in mid May 2012. From July to August of the same year, the data of 27 GPS image control points and check points were measured on the basis of the basin GPS Differential geodetic control network</w:t>
+        <w:t xml:space="preserve">  通过数据编程，2012年5月中旬获取了大野口流域WorldView-2立体像对数据。同年7-8月，在流域GPS差分大地控制网基础上，测得27个GPS像控点及检查点数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Based on the whole field GPS ground control points, the RPC file of worldview-2 image is corrected by using the digital photogrammetry software system. On the stereo model, 60 evenly distributed high-precision image connection points are matched through image automatic matching technology to quickly extract 1m and 2m digital elevation models (DEM) of Dayekou sub watershed in the upper reaches of Heihe River Basin. At the same time, DEM is edited in key areas such as yinpo forest covered area and Dayekou reservoir, and a certain number of feature points and line data are measured in places with large changes in topographic features, which greatly improves the accuracy of results.  The quantitative DEM verification is carried out through the inspection points composed of field control points and model security points. The mean square error of elevation is 1.9m and 1.2m respectively, which meets the accuracy requirements of 2m in high mountains with a scale of 1:2000</w:t>
+        <w:t xml:space="preserve">  在全野外GPS地面控制点基础上，利用数字摄影测量软件系统，对WorldView-2影像自带RPC文件进行校正。在立体模型上通过影像自动匹配技术，匹配60个均匀分布的高精度影像连接点快速提取黑河流域上游大野口子流域1米、2米数字高程模型（DEM）。同时，在阴坡森林覆盖区、大野口水库等重点区域进行DEM进行编辑，在地形特征变化大的地方测量一定数量的特征点、线数据，极大地提高了成果精度。   通过外业控制点、模型保密点组成的检查点进行定量DEM验证，其高程中误差分别为1.9米和1.2米，达到1:2000比例尺2级高山地2米精度要求。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/04/14-2012/05/14</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/04/14-2012/05/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, Dayekou basin, upstream cold region, hydrological test area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,大野口流域,上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:254.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">254.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">img</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote sensing products, DEM, coverage</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感产品, DEM, 覆盖度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Dayekou basin,  upstream cold region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  大野口流域,  上游寒区水文试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,634 +1458,909 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone: 0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Ma mingguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马明国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ma mingguo. Heihe River eco hydrological remote sensing experiment: 2m DEM data set of Dayekou basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.47.</w:t>
+        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：大野口流域2米DEM数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.47.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11, (3). </w:t>
+        <w:t xml:space="preserve">Tao Che, Xin Li, Shaomin Liu, Hongyi Li, Ziwei Xu, Junlei Tan, Yang Zhang, Zhiguo Ren, Lin Xiao, Jie Deng, Rui Jin, Mingguo Ma, Jian Wang, Xiaofan Yang. Integrated hydrometeorological, snow and frozen-ground observations in the alpine region of the Heihe River Basin, China[J]. Earth System Science Data, 2019, 11(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>