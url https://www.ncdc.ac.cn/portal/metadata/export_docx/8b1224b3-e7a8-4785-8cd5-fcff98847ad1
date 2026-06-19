--- v0 (2026-05-04)
+++ v1 (2026-06-19)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">泾河流域河流分布数据集（2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">River distribution data set of Jinghe River Basin (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">River distribution data set of Jinghe River Basin (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1979.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1979.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1979.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集为泾河流域河流分布数据集，包含四级河流和五级河流，根据地形图以及TM遥感影像修订，数据包括空间数据和属性数据。</w:t>
+        <w:t xml:space="preserve">The data set is the river distribution data set of Jinghe River Basin, including class IV and class V rivers. It is revised according to the topographic map and TM remote sensing image. The data includes spatial data and attribute data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据源于国家基础地理信息中心(https://www.webmap.cn/main.do?method=index)，根据地形图以及Landsat TM遥感影像修订。</w:t>
+        <w:t xml:space="preserve">   The original data comes from the national basic geographic information center（ https://www.webmap.cn/main.do?method=index ）, revised according to topographic map and Landsat TM remote sensing image.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数字矢量化。</w:t>
+        <w:t xml:space="preserve">   Digital vectorization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据集通过人工审核控制质量，质量良好。</w:t>
+        <w:t xml:space="preserve">   The quality of the data set is controlled through manual audit, and the quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">泾河流域,甘肃省,宁夏回族自治区,陕西省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Jinghe River Basin, Gansu Province, Ningxia Hui Autonomous Region, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.8 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">矢量</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Vector</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泾河流域, 四级河流, 五级河流</w:t>
+        <w:t xml:space="preserve">Theme:Jinghe River Basin, class IV River, class V River</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2018</w:t>
+        <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西省,  泾河流域,  甘肃省,  宁夏回族自治区 </w:t>
+        <w:t xml:space="preserve">Place:Shaanxi Province,  Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳 </w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星  </w:t>
+        <w:t xml:space="preserve">author:LI Hongxing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 泾河流域河流分布数据集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1979.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. River distribution data set of Jinghe River Basin (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1979.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>