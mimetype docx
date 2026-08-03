--- v1 (2026-06-19)
+++ v2 (2026-08-03)
@@ -799,51 +799,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Time:2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shaanxi Province,  Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve">Place:Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>