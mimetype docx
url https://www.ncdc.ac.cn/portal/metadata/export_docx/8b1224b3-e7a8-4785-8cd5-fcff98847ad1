--- v2 (2026-08-03)
+++ v3 (2026-09-17)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">River distribution data set of Jinghe River Basin (2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">泾河流域河流分布数据集（2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1979.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">River distribution data set of Jinghe River Basin (2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1979.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1979.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1979.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Basic Geography</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">基础地理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set is the river distribution data set of Jinghe River Basin, including class IV and class V rivers. It is revised according to the topographic map and TM remote sensing image. The data includes spatial data and attribute data. </w:t>
+        <w:t xml:space="preserve">  该数据集为泾河流域河流分布数据集，包含四级河流和五级河流，根据地形图以及TM遥感影像修订，数据包括空间数据和属性数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The original data comes from the national basic geographic information center（ https://www.webmap.cn/main.do?method=index ）, revised according to topographic map and Landsat TM remote sensing image.</w:t>
+        <w:t xml:space="preserve">  原始数据源于国家基础地理信息中心(https://www.webmap.cn/main.do?method=index)，根据地形图以及Landsat TM遥感影像修订。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Digital vectorization.</w:t>
+        <w:t xml:space="preserve">  数字矢量化。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The quality of the data set is controlled through manual audit, and the quality is good. </w:t>
+        <w:t xml:space="preserve">  数据集通过人工审核控制质量，质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jinghe River Basin, Gansu Province, Ningxia Hui Autonomous Region, Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域,甘肃省,宁夏回族自治区,陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:24.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">24.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Vector</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">矢量</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Jinghe River Basin, class IV River, class V River</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域, 四级河流, 五级河流</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Jinghe River Basin,  Gansu Province,  Ningxia Hui Autonomous Region,  Shaanxi Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域,  甘肃省,  宁夏回族自治区,  陕西省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1419,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. River distribution data set of Jinghe River Basin (2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1979.2022.</w:t>
+        <w:t xml:space="preserve">张耀南. 泾河流域河流分布数据集（2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1979.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>