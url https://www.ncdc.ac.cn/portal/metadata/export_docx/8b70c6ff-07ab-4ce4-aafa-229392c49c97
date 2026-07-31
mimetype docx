--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -2,878 +2,1057 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Intersection data of major road engineering and environmental interaction mechanism projects in western mountainous areas</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">西部山区重大道路工程与环境的相互作用机制项目的汇交数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3044.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Intersection data of major road engineering and environmental interaction mechanism projects in western mountainous areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1527</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3044.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1527</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">工程与环境离心模型试验资料(word文档):由六组离心模型实验资料组成，分别是： 试验一、土质路堑高边坡离心模型试验（6组） 试验二、削坡与填土反压离心模型实验（4组） 试验三、抗滑桩及桩板墙离心模型实验研究（10组） 试验四、边坡不同施工时序离心模型试验（5组） 试验五、迁移式影响离心模型试验（11组） 试验六、水对临时边坡影响离心模型试验（8组） 详细介绍了每个试验的目的,理论基础,试验设计,试验结果等信息.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">西部山区重大道路工程与环境的相互作用机制项目属于国家自然科学基金“中国西部环境与生态科学”重大研究计划，负责人为中国科学院水利部成都山地灾害与环境研究所崔鹏研究员，项目运行时间为2003.1-2005.12。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">以土质路堑高边坡变形特性为研究目标，拟通过离心模型试验来揭示土质路堑高边坡在开挖卸载过程中的变形及应力变化特点，分析土质路堑高边坡在土体参数变化（密度、含水量、坡高等）时边坡的位移（变形）和虚拟力（人为控制坡面变形而产生的力）之间的关系，同时分析坡体开挖卸载过程对上下开挖面的影响（通过已开挖面的变形及虚拟力反映出来）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/16-2005/12/21</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/16-2005/12/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Mountainous areas in Western China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部山区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:29.4 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">29.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Ecosystem, road engineering, environmental impact</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态系统, 道路工程, 环境影响</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geomechanics </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质力学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Western China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国西部 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1086,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 49.36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1175,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1259,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">111.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1348,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1436,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:myf@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">myf@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Cui Peng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崔鹏 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Cui Peng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崔鹏  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Cui Peng </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">崔鹏</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cui Peng. Intersection data of major road engineering and environmental interaction mechanism projects in western mountainous areas. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1527.</w:t>
+        <w:t xml:space="preserve">崔鹏. 西部山区重大道路工程与环境的相互作用机制项目的汇交数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1527.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>