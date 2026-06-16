--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地站自动气象站数据集（2007-2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Linze grassland station automatic weather station data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Linze grassland station automatic weather station data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1828.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1828.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1903</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要指临泽草地中日联合观测站的观测数据，此站点设在兰州大学草地农业科技学院临泽草地生态试验站周边。周围的景观以湿地、盐碱地为主。观测场的经纬度是100 °04'E，39 °15'N，海拔高度为1394m。观测时间段为2007年10月1号至2008年10月27号，数据质量较高。   观测项目主要有：梯度风速风向和空气温湿度（2m、4m和10m）、气压、降水、辐射四分量、地表温度、土壤温度（5cm、10cm、20cm和40cm）、多层土壤温度（2cm、5cm和10cm）。   原始观测数据经整理后分级发布：对原始数据进行格式等转换后以.csv逐月存储的为Level1级数据；经初步数据分析，错误纠正，质量控制后存档的为Level2级数据。详细信息请参见下面“其他在线资源”中的“气象水文通量数据使用指南”。</w:t>
+        <w:t xml:space="preserve">This data set mainly refers to the observation data of China Japan joint observation station of Linze grassland, which is located around Linze grassland ecological experiment station of College of grassland agricultural science and technology of Lanzhou University. The surrounding landscape is mainly wetland and saline alkali land. The longitude and latitude of the observation field are 100 ° 04'e, 39 ° 15'n and the altitude is 1394m. The observation period is from October 1, 2007 to October 27, 2008, with high data quality. The observation items mainly include: gradient wind speed, wind direction, air temperature and humidity (2m, 4m and 10m), air pressure, precipitation, radiation, surface temperature, soil temperature (5cm, 10cm, 20cm and 40cm), multi-layer soil temperature (2cm, 5cm and 10cm). The original observation data is released by levels after sorting: the level 1 data is stored month by month in. CSV after format conversion of the original data; After preliminary data analysis, error correction and quality control, the archived data is level 2 data. For details, please refer to the "guide for using meteorological and hydrological flux data" in "other online resources" below. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  临泽草地中日联合观测站的观测数据。</w:t>
+        <w:t xml:space="preserve">  The observation data of Sino Japanese joint observation station in Linze grassland.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始观测数据经整理后分级发布：对原始数据进行格式等转换后以.csv逐月存储的为Level1级数据；经初步数据分析，错误纠正，质量控制后存档的为Level2级数据。详细信息请参见下面“其他在线资源”中的“气象水文通量数据使用指南”。</w:t>
+        <w:t xml:space="preserve">  The original observation data is released by levels after sorting: the level 1 data is stored month by month in. CSV after format conversion of the original data; After preliminary data analysis, error correction and quality control, the archived data is level 2 data. For details, please refer to the "guide for using meteorological and hydrological flux data" in "other online resources" below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/10/01-2008/10/27</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/10/01-2008/10/27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">194.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:194.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤热通量, 气象观测, 土壤水分, 降水, 风速, 气象水文, 空气湿度, 反射辐射, 总辐射, 向上长波辐射, 气压, 地表辐射温度, 风向, 下行长波辐射, 空气温度, 土壤温度</w:t>
+        <w:t xml:space="preserve">Theme:Soil heat flux, meteorological observation, soil moisture, precipitation, wind speed, meteorology and hydrology, air humidity, reflected radiation, total radiation, upward long wave radiation, air pressure, surface radiation temperature, wind direction, downward long wave radiation, air temperature, soil temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2008</w:t>
+        <w:t xml:space="preserve">Time:2007 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  临泽草地加密观测区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  arid area in the middle reaches,  hydrological experimental area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴锦奎,  黄广辉,  胡泽勇,  马明国,  王维真,  谭俊磊 </w:t>
+        <w:t xml:space="preserve">contributors:Wu Jinkui,  HUANG Guanghui,  Hu zeyong,  Ma mingguo,  Wang weizhen,  Tan Junlei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄广辉  </w:t>
+        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HUANG Guanghui </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴锦奎,黄广辉,胡泽勇,马明国,王维真,谭俊磊. 黑河综合遥感联合试验：临泽草地站自动气象站数据集（2007-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1903.</w:t>
+        <w:t xml:space="preserve">Wu Jinkui, HUANG Guanghui, Hu zeyong, Ma mingguo, Wang weizhen, Tan Junlei. Heihe River Integrated Remote Sensing joint experiment: Linze grassland station automatic weather station data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1903.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">王维真, 徐自为, 刘绍民, 李新, 马明国, 王介民. 黑河流域不同下垫面水热通量特征分析[J]. 地球科学进展, 2009, 24, (07): 714-723. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">