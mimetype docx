--- v1 (2026-06-16)
+++ v2 (2026-09-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Linze grassland station automatic weather station data set</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地站自动气象站数据集（2007-2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1828.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Integrated Remote Sensing joint experiment: Linze grassland station automatic weather station data set</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1903</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1828.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1903</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set mainly refers to the observation data of China Japan joint observation station of Linze grassland, which is located around Linze grassland ecological experiment station of College of grassland agricultural science and technology of Lanzhou University. The surrounding landscape is mainly wetland and saline alkali land. The longitude and latitude of the observation field are 100 ° 04'e, 39 ° 15'n and the altitude is 1394m. The observation period is from October 1, 2007 to October 27, 2008, with high data quality. The observation items mainly include: gradient wind speed, wind direction, air temperature and humidity (2m, 4m and 10m), air pressure, precipitation, radiation, surface temperature, soil temperature (5cm, 10cm, 20cm and 40cm), multi-layer soil temperature (2cm, 5cm and 10cm). The original observation data is released by levels after sorting: the level 1 data is stored month by month in. CSV after format conversion of the original data; After preliminary data analysis, error correction and quality control, the archived data is level 2 data. For details, please refer to the "guide for using meteorological and hydrological flux data" in "other online resources" below. </w:t>
+        <w:t xml:space="preserve">  本数据集主要指临泽草地中日联合观测站的观测数据，此站点设在兰州大学草地农业科技学院临泽草地生态试验站周边。周围的景观以湿地、盐碱地为主。观测场的经纬度是100 °04'E，39 °15'N，海拔高度为1394m。观测时间段为2007年10月1号至2008年10月27号，数据质量较高。   观测项目主要有：梯度风速风向和空气温湿度（2m、4m和10m）、气压、降水、辐射四分量、地表温度、土壤温度（5cm、10cm、20cm和40cm）、多层土壤温度（2cm、5cm和10cm）。   原始观测数据经整理后分级发布：对原始数据进行格式等转换后以.csv逐月存储的为Level1级数据；经初步数据分析，错误纠正，质量控制后存档的为Level2级数据。详细信息请参见下面“其他在线资源”中的“气象水文通量数据使用指南”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The observation data of Sino Japanese joint observation station in Linze grassland.</w:t>
+        <w:t xml:space="preserve">  临泽草地中日联合观测站的观测数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The original observation data is released by levels after sorting: the level 1 data is stored month by month in. CSV after format conversion of the original data; After preliminary data analysis, error correction and quality control, the archived data is level 2 data. For details, please refer to the "guide for using meteorological and hydrological flux data" in "other online resources" below.</w:t>
+        <w:t xml:space="preserve">  原始观测数据经整理后分级发布：对原始数据进行格式等转换后以.csv逐月存储的为Level1级数据；经初步数据分析，错误纠正，质量控制后存档的为Level2级数据。详细信息请参见下面“其他在线资源”中的“气象水文通量数据使用指南”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2007/10/01-2008/10/27</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007/10/01-2008/10/27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:194.1 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">194.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil heat flux, meteorological observation, soil moisture, precipitation, wind speed, meteorology and hydrology, air humidity, reflected radiation, total radiation, upward long wave radiation, air pressure, surface radiation temperature, wind direction, downward long wave radiation, air temperature, soil temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤热通量, 气象观测, 土壤水分, 降水, 风速, 气象水文, 空气湿度, 反射辐射, 总辐射, 向上长波辐射, 气压, 地表辐射温度, 风向, 下行长波辐射, 空气温度, 土壤温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2007 2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  arid area in the middle reaches,  hydrological experimental area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1458,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wu Jinkui,  HUANG Guanghui,  Hu zeyong,  Ma mingguo,  Wang weizhen,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴锦奎,  黄广辉,  胡泽勇,  马明国,  王维真,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HUANG Guanghui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄广辉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HUANG Guanghui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄广辉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wu Jinkui, HUANG Guanghui, Hu zeyong, Ma mingguo, Wang weizhen, Tan Junlei. Heihe River Integrated Remote Sensing joint experiment: Linze grassland station automatic weather station data set. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1903.</w:t>
+        <w:t xml:space="preserve">吴锦奎,黄广辉,胡泽勇,马明国,王维真,谭俊磊. 黑河综合遥感联合试验：临泽草地站自动气象站数据集（2007-2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1903.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王维真, 徐自为, 刘绍民, 李新, 马明国, 王介民. 黑河流域不同下垫面水热通量特征分析[J]. 地球科学进展, 2009, 24, (07): 714-723. </w:t>
+        <w:t xml:space="preserve">王维真, 徐自为, 刘绍民, 李新, 马明国, 王介民. 黑河流域不同下垫面水热通量特征分析[J]. 地球科学进展, 2009, 24(07): 714-723.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Tongren, Liu Shaomin, Xu Lu, Chen Yujie, Jia Zhenzhen, Xu Ziwei, Nielson Jeffrey. Temporal Upscaling and Reconstruction of Thermal Remotely Sensed Instantaneous Evapotranspiration[J]. Remote Sensing, 2015, 7, (3). </w:t>
+        <w:t xml:space="preserve">Xu Tongren, Liu Shaomin, Xu Lu, Chen Yujie, Jia Zhenzhen, Xu Ziwei, Nielson Jeffrey. Temporal Upscaling and Reconstruction of Thermal Remotely Sensed Instantaneous Evapotranspiration[J]. Remote Sensing, 2015, 7(3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>