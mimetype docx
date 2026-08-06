--- v0 (2026-05-08)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中亚科技信息监测快报</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Central Asia Science and Technology Information Monitoring Letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Central Asia Science and Technology Information Monitoring Letters</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3138.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3138.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1450</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据是“中亚科技信息监测快报（2012-2017）”，有关中亚五国（包括俄罗斯）的科技信息技术、政策等方面的信息搜集和整理。主要包括中亚地区（包括俄罗斯）的科技政策、工农业发展情况、地理天文科学、矿产资源、信息材料技术的各方面的信息数据，本刊于2012年4月28日创刊，出版单位为中国科学院新疆生态与地理研究所文献信息中心，责任主编：张小云，以月刊形式已出版36期。包含中亚地区（包括俄罗斯）的科技政策、工农业发展情况、地理天文科学、矿产资源、信息材料技术等各方面的信息搜集，以文本和图片的形式展示。</w:t>
+        <w:t xml:space="preserve">This data is "Central Asia Science and Technology Information Monitoring Letters (2012-2017)", which collects and collates information on science and technology information technology, policies and other aspects of the five Central Asian countries (including Russia). It mainly includes the information data of science and technology policy, industrial and agricultural development, geography and astronomy science, mineral resources, and information material technology in Central Asia (including Russia). The journal was founded on April 28, 2012 by Xinjiang Institute of Ecology and Geography, Documentation and Information Center, Chinese Academy of Sciences. The editor in chief: Zhang Xiaoyun, published 36 issues in the form of monthly journal. It includes the information collection of science and technology policies, industrial and agricultural development, geography and astronomy, mineral resources, information material technology and other aspects in Central Asia (including Russia), which is displayed in the form of text and pictures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">经过多种渠道对中亚地区（包括俄罗斯）的科技政策、工农业发展情况、地理天文科学、矿产资源、信息材料技术的各方面的信息进行搜集，从中筛选出科研利用价值高的数据资源，经过分类综合，组成本数据信息快报，按月出版。</w:t>
+        <w:t xml:space="preserve">Through a variety of channels to collect information on science and technology policies, industrial and agricultural development, geography, astronomy, mineral resources, information materials and technology in Central Asia (including Russia), select data resources with high value for scientific research and utilization, and through classification and integration, form this data and information express, which will be published on a monthly basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">如果是属性数据、文本数据要写明数字化手段；如果是空间数据要写明数据数字化工具和简单流程；如果是经过数学运算、或模型产生的数据要交待清楚数学运算的算法和模型，并注明算法和模型的出处。</w:t>
+        <w:t xml:space="preserve">In case of attribute data and text data, digital means shall be indicated; in case of spatial data, digital tools and simple processes shall be indicated; in case of data generated by mathematical operation or model, algorithm and model of mathematical operation shall be clarified, and the source of algorithm and model shall be indicated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">加工后数据精度；项目数据产生和汇集过程中的相关质量控制措施，包括完整的数据产生过程、使用的方法。</w:t>
+        <w:t xml:space="preserve">Data precision after processing; relevant quality control measures in the process of project data generation and collection, including complete data generation process and methods used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚五国（包括俄罗斯） </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Five Central Asian countries (including Russia) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">57.6 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:57.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:documentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚, 信息快报, 科技</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, Information Alerts, Science and Technology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">俄罗斯,  中亚五国,  中亚 </w:t>
+        <w:t xml:space="preserve">Place:Russia,  Five Central Asian countries,  Central Asian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 56.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 44.52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴淼 </w:t>
+        <w:t xml:space="preserve">contributors:Wu Miao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李锦  </w:t>
+        <w:t xml:space="preserve">author:LI Jin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Jin , Wu Miao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">吴淼. 中亚科技信息监测快报. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1450.</w:t>
+        <w:t xml:space="preserve">Wu Miao. Central Asia Science and Technology Information Monitoring Letters. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1450.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>