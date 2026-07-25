--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -2,926 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域ENVISAT ASAR遥感影像数据集（2007-2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">ENVISAT ASAR remote sensing image data set of Heihe River Basin (2007-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ENVISAT ASAR remote sensing image data set of Heihe River Basin (2007-2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3666.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3666.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.db0002.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">先进合成孔径雷达ASAR（Advanced Synthetic Aperture Radar）是搭载在ENVISAT卫星上的合成孔径雷达传感器，工作在C波段，波长为5.6厘米，具有多极化、可变观测角度和宽幅成像等特点。 黑河流域的ENVISAT ASAR遥感数据集主要通过中欧“龙计划”项目获取，数据以Image模式、交叉极化（Alternating Polarisation）模式与宽幅模式为主，空间分辨率为30米。 黑河流域目前共有ENVISAT ASAR数据404景，其中APP模式82景，IMP模式7景,WSM模式315 景。获取时间分别为：APP可选择极化模式，时间范围为2007-08-15至2007-12-23，2008-01-02至2008-12-20，2009-02-15至2009-09-06；IMP成像模式，时间范围为2009-06-19至2009-07-12；WSM宽幅模式，时间范围为2005-12-05至2005-12-31,2006-01-06至2006-12-31，2007-01-01至2007-12-30，2008-01-01至2008-11-28，2009-03-13至2009-05-22。 产品级别为L1B级，未经过几何校正，为振幅数据。</w:t>
+        <w:t xml:space="preserve">Advanced Synthetic-aperture radar Radar (ASAR) is a Synthetic-aperture radar sensor mounted on ENVISAT satellite. It operates in C-band and has a wavelength of 5.6cm. It has the characteristics of multi polarization, variable observation angle and wide range imaging. The ENVISAT ASAR remote sensing dataset of the Heihe River Basin is mainly obtained through the China Europe "Dragon Plan" project. The data is mainly in Image mode, Alternating Polarization mode, and Broadband mode, with a spatial resolution of 30 meters There are currently 404 ENVISAT ASAR data views in the Heihe River Basin, including 82 views in APP mode, 7 views in IMP mode, and 315 views in WSM mode. The acquisition time is: APP can select polarization mode, with a time range of 2007-08-15 to 2007-12-232008-01-02 to 2008-12-202009-02-15 to 2009-09-06; IMP imaging mode, with a time range of 2009-06-19 to 2009-07-12; WSM wide mode, with a time range of 2005-12-05 to 2005-12-31, 2006-01-06 to 2006-12-31, 2007-01-01 to 2007-12-302008-01-01 to 2008-11-28, 2009-03-13 to 2009-05-22 The product level is L1B, without geometric correction, and it is amplitude data </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ENVISAT ASAR数据404景，其中APP模式82景，IMP模式7景,WSM模式315 景</w:t>
+        <w:t xml:space="preserve">ENVISAT ASAR data 404 views, including 82 views in APP mode, 7 views in IMP mode, and 315 views in WSM mode</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">产品级别为L1B级，未经过几何校正，为振幅数据</w:t>
+        <w:t xml:space="preserve">The product level is L1B, without geometric correction, and it is amplitude data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经过质量良好</w:t>
+        <w:t xml:space="preserve">This data has been of good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2007/01/01-2009/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2007/01/01-2009/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">155.2 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:155.2 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Raster</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...67 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -934,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">ENVISAT ASAR, 遥感影像, APP模式, IMP模式, WSM模式</w:t>
+        <w:t xml:space="preserve">Theme:ENVISAT ASAR, remote sensing image, APP mode, imp mode, WSM mode</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2007 2009</w:t>
+        <w:t xml:space="preserve">Time:2007 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1202,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1291,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1375,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1464,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1552,743 +1235,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王树果 </w:t>
+        <w:t xml:space="preserve">contributors:Wang shuguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡宁科  </w:t>
+        <w:t xml:space="preserve">author:Hu ningke </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang shuguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王树果. 黑河流域ENVISAT ASAR遥感影像数据集（2007-2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.db0002.2021.</w:t>
+        <w:t xml:space="preserve">Wang shuguo. ENVISAT ASAR remote sensing image data set of Heihe River Basin (2007-2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.db0002.2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>