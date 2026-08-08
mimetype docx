--- v0 (2026-05-08)
+++ v1 (2026-08-08)
@@ -2,1205 +2,969 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2013年塔克拉玛干沙漠湍流通量观测数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Turbulent flow data of Taklimakan Desert in 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Turbulent flow data of Taklimakan Desert in 2013</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.IDM.db0014.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.IDM.db0014.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IDM.2020.22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">沙漠与荒漠化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Desert</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2013年塔克拉玛干沙漠气象野外科学观测研究站湍流观测系统观测半小时数据数据包括2层（10m和80m）的热通量感热共65个指标数据：二氧化碳通量（wpl）、潜热通量（wpl）、感热与动量通量、摩擦速度、超声虚温均值、超声虚温的标准偏差、水平风速Ux和超声虚温的协方差、水平风速Uy和超声虚温的协方差、垂直风速Uz和超声虚温的协方差、二氧化碳密度均值、CO2的 标准偏差、水平风速Ux和二氧化碳的协方差、水平风速Uy和二氧化碳的协方差、垂直风速Uz和二氧化碳的协方差、水蒸汽密度均值、H2O的 标准偏差、水平风速Ux和水汽密度的协方差 水平风速Uy和水汽密度的协方差 垂直风速Uz和水汽密度的协方差、水平风速Ux均值和标准偏差、水平风速Ux和水平风速Uy的协方差、水平风速Ux和垂直风速Uz的协方差、水平风速Uy的标准偏差、水平风速Uy的标准偏差、水平风速Uy和垂直风速Uz的协方差、垂直风速Uz的标准偏差、垂直风速Uz的标准偏差、HMP45C测得的空气温度均值、经过空气温湿度计算的水汽密度均值、空气密度均值 罗盘坐标系下的风向方位角、超声风坐标系下的风向角度、平均水平风速、矢量合成水平风速、合成风向的标准偏差、未经过WPL修正的（二氧化碳通量、潜热通量）二氧化碳通量WPL变换的潜热修正项，二氧化碳通量WPL变换的感热修正项，潜热通量WPL变换的潜热修正项潜热通量WPL变换的感热修正项、协方差计算中有效样本总数、分析仪警告次数、分析仪警告次数、仪器AGC平均值、采集器温度、电池电压、5cm-40cm土壤温度共两个文件夹保存TZ_EDDY_10m_flux_2013.CSV(10m湍流通量数据)和TZ_EDDY_80m_flux_2013.CSV(80m湍流通量数据)。</w:t>
+        <w:t xml:space="preserve">This data set is the half-hour observation data of turbulence observation system of Taklimakan Desert meteorological field scientific observation station in 2013, including two layers (10m and 80m) of heat flux, sensible heat and dynamic flux, friction velocity, mean value of ultrasonic virtual temperature, standard deviation of ultrasonic virtual temperature and horizontal wind speed UX And the covariance of virtual temperature, horizontal wind speed uy and ultrasonic virtual temperature, vertical wind speed UZ and ultrasonic virtual temperature covariance, carbon dioxide density mean value, standard deviation of CO2, horizontal wind speed UX and carbon dioxide covariance, horizontal wind speed uy and carbon dioxide covariance, vertical wind speed UZ and carbon dioxide covariance, steam density mean value, H2O standard deviation Covariance of standard deviation, horizontal wind speed UX and water vapor density Covariance of vertical wind speed UZ and water vapor density, mean and standard deviation of horizontal wind speed UX, covariance of horizontal wind speed UX and horizontal wind speed uy, covariance of horizontal wind speed UX and vertical wind speed UZ, standard deviation of horizontal wind speed uy, standard deviation of horizontal wind speed uy and vertical wind speed UZ, standard deviation of vertical wind speed UZ, standard deviation of vertical wind speed UZ and H Mean air temperature measured by mp45c, mean water vapor density calculated by air temperature and humidity, and mean air density The wind direction azimuth in compass coordinate system, wind direction angle in Ultrasonic Wind coordinate system, average horizontal wind speed, vector synthetic horizontal wind speed, standard deviation of synthetic wind direction, latent heat correction term of WPL transformation of carbon dioxide flux without WPL correction, sensible heat correction term of CO2 flux WPL transformation, latent heat correction of latent heat flux WPL transformation The total number of valid samples in the covariance calculation, the number of warning times of the analyzer, the number of warning times of the analyzer, the average value of AGC of the instrument, collector temperature, battery voltage and 5cm-40cm soil temperature are stored in two folders_ EDDY_ 10m_ flux_ 2013. CSV (10 m turbulent flow data) and TZ_ EDDY_ 80m_ flux_ 2013. CSV (80m turbulent flow data). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">使用Gill R3/ADC OP2型涡动相关系统自动获取的数据。</w:t>
+        <w:t xml:space="preserve">Data obtained automatically by using gill R3 / ADC op2 eddy correlation system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据由仪器自动获取的原始数据。</w:t>
+        <w:t xml:space="preserve">This data is the original data automatically obtained by the instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据无缺测，质量良好。</w:t>
+        <w:t xml:space="preserve">No missing data, good quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2013/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2013/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">新疆维吾尔自治区巴音郭楞蒙古自治州且末县塔克拉玛干沙漠腹地塔中 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Tazhong, hinterland of Taklimakan Desert, Qiemo County, Bayingolin Mongolian Autonomous Prefecture, Xinjiang Uygur Autonomous Region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1099.0m-</w:t>
+        <w:t xml:space="preserve">altitude:1099.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Nonem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">18.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:18.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">无 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
-[...46 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">热通量, H2O, 动量通量, CO2, 摩擦速度, 三维风</w:t>
+        <w:t xml:space="preserve">Theme:Heat flux, H2O, Momentum flux, CO2, Friction speed, Three dimensional wind</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气探测 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric detection </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2013</w:t>
+        <w:t xml:space="preserve">Time:2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  塔中,  巴音郭楞蒙古自治州 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang Province,  Tazhong,  Bayingolin Mongolian Autonomous Prefecture </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1234,69 +998,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1323,69 +1069,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1407,69 +1135,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 83.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1496,69 +1206,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.98</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1584,743 +1276,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所 </w:t>
+        <w:t xml:space="preserve">contributors:Urumqi Desert Meteorological Institute, China Meteorological Administration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张建涛  </w:t>
+        <w:t xml:space="preserve">author:Zhang jiantao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Urumqi Desert Meteorological Institute, China Meteorological Administration , Zhang jiantao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国气象局乌鲁木齐沙漠气象研究所. 2013年塔克拉玛干沙漠湍流通量观测数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2020.22.</w:t>
+        <w:t xml:space="preserve">Urumqi Desert Meteorological Institute, China Meteorological Administration. Turbulent flow data of Taklimakan Desert in 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.IDM.2020.22.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>