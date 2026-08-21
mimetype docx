--- v0 (2026-07-06)
+++ v1 (2026-08-21)
@@ -2,839 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Soil temperature and humidity data set under different soil ecological restoration in Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province (2024)</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">青海省木里矿区聚乎更7号井不同土壤生态修复下土壤温湿度数据集（2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soil temperature and humidity data set under different soil ecological restoration in Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province (2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7668.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7668.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Category:</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  土壤温度以及湿度是区域水循环过程分析、土壤水源涵养功能评估及冻土活动层变化研究的重要指标。本研究利用智能环境监测站获取土壤表层5cm以及深层80cm处的土壤温度、湿度数据，结合降水、风速等辅助数据源。该数据具有以下优势：连续性强、精度高，检测时间覆盖 2023年12月至2024年12月。   数据缺失系因设备测量过程中出现异常值，已根据数据质量控制标准进行剔除。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The soil temperature and soil moisture data used in this study were obtained through intelligent environmental monitoring. The temperature monitoring range of this sensor is -30 ℃ to+70 ℃, with an accuracy of ± 0.3 ℃ and a resolution of 0.1 ℃; The monitoring range of soil moisture is from 0 to 100%, with an accuracy of ± 3% and a resolution of 0.1%. The monitoring period covers from December 2023 to December 2024. This data has the advantages of strong continuity and high accuracy, providing reliable support for quantitative analysis and temporal monitoring of water conservation processes in the study area.</w:t>
+        <w:t xml:space="preserve">  本研究所用土壤温度以及土壤湿度数据由智能环境监测获取。该传感器温度监测范围为 −30℃ 至+70℃，精度 ±0.3℃，分辨率 0.1℃；土壤湿度监测范围为0至100%，精度±3%，分辨率0.1%，监测时间覆盖 2023 年12 月至 2024年12月。该数据具备连续性强、精度高的优势，为研究区水源涵养过程的定量分析和时序监测提供了可靠支撑。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    This study selected soil temperature and soil moisture from intelligent environmental monitoring stations and processed them on a daily scale. The specific method is to use the average value of daily observation data as a representative indicator to construct a daily variation sequence. On this basis, draw a time-series trend chart of soil temperature and humidity, and analyze the fluctuation characteristics of different time periods. This method can effectively reflect the daily and long-term variation patterns of soil temperature and humidity in the study area.</w:t>
+        <w:t xml:space="preserve">  本研究选取智能环境监测站的土壤温度以及土壤湿度，按照日尺度进行处理。具体方法为：以每天观测数据中的平均值作为代表指标，构建日变化序列。在此基础上，绘制土壤温度以及湿度的时序趋势图，并结合不同时间段的波动特征进行分析。该方法能够有效反映研究区土壤温度以及湿度的日变化规律与长期变化趋势。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    During the data collection process, sensors have automated and real-time features, ensuring the continuity and stability of observations. To ensure data quality, this study performed outlier removal on the original observed values. Overall, the data has high accuracy and reliability, which can meet the needs of subsequent analysis of water source conservation processes. </w:t>
+        <w:t xml:space="preserve">  在数据采集过程中，传感器具备自动化和实时化特征，保证了观测的连续性与稳定性。为确保数据质量，本研究对原始观测值进行了异常值剔除处理。总体而言，数据具有较高的精度与可靠性，可满足后续水源涵养过程分析的需要。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2023/08/01-2025/05/14</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023/08/01-2025/05/14</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:No. 7 Pit in Muli Coalfield </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">木里煤田七号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:4100.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4100.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4100.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.6 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil temperature; Soil moisture; Temporal trend; environmental monitoring</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China,  Tianjun County,  Qinghai Province,  No. 7 Pit of Muli Coalfield </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国,  青海省,  天峻县,  木里煤田七号坑 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -868,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -939,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1005,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 99.35</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1076,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1146,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李润杰</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:19899713427</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19899713427</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:648001297@qq.com</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">648001297@qq.com</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li run jie,  zhu yuan tao,  huang wen de </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李润杰,  朱元涛,  黄文德 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:li run jie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李润杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li run jie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李润杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF1302600</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF1302600</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Permafrost-Hydrology Coupling in High-Altitude Mining Areas: Ecological Regulation Techniques and Integrated Demonstration</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高寒矿区冻土—水文耦合作用与生态调控术及集成示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li run jie, zhu yuan tao, huang wen de. Soil temperature and humidity data set under different soil ecological restoration in Juhugeng No. 7 Well in Muli Kuangqu, Qinghai Province (2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">李润杰,朱元涛,黄文德. 青海省木里矿区聚乎更7号井不同土壤生态修复下土壤温湿度数据集（2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7668.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>