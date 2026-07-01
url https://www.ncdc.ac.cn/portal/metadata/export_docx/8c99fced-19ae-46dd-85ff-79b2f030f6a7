--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -2,767 +2,868 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of soil and water conservation measures in the Yellow River Sandy and coarse sand national key control area in 2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">2024年黄河多沙粗沙国家级重点治理区水土保持措施数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data set of soil and water conservation measures in the Yellow River Sandy and coarse sand national key control area in 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Soil and Water Conservation</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水土保持</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data set of soil and water conservation measures in the Yellow River Sandy and coarse sand national key control areas in 2024 includes Gujiao City, Loufan County, Youyu County, jingle County, Shenchi County, Wuzhai County, Kelan County, Hequ County, Baode County, Pianguan County, Ji County, Xiangning County, Daning County, Xi County, Yonghe County, Pu County, Fenxi County, Lishi District, Xing County, Linxian County, Liulin County, Shilou County, Lan county Fangshan County, Zhongyang County, Jiaokou County, Inner Mongolia Tuoketuo County, Helingeer County, Qingshuihe County, Dongsheng District, Dalate Banner, Zhungeer banner, Etuokeqian banner, Etuoke Banner, Hangjin Banner, Wushen Banner, Yijinhuoluo banner, Dengkou County, Liangcheng County, Shaanxi Province, Hancheng City, Baota District, Ansai County, Yanchang County, Yanchuan County, Zichang County, Zhidan County, Wuqi County, Yichuan County Statistical table of soil and water conservation measures in 2024 in Yuyang District, Shenmu City, Fugu County, Hengshan District, Jingbian County, Dingbian County, Suide County, Mizhi County, Jia County, Wubao County, Qingjian County, Zizhou County, Jingchuan County, Lingtai County, Xifeng District, Qingcheng County, Huan County, Huachi County, Heshui County, Ning County, Zhenyuan County in Gansu Province, and 70 counties in Yanchi County in Ningxia Hui Autonomous Region.&lt;/ p&gt; </w:t>
+        <w:t xml:space="preserve">2024年黄河多沙粗沙国家级重点治理区水土保持措施数据集包括山西省古交市、娄烦县、右玉县、静乐县、神池县、五寨县、岢岚县、河曲县、保德县、偏关县、吉县、乡宁县、大宁县、隰县、永和县、蒲县、汾西县、离石区、兴县、临县、柳林县、石楼县、岚县、方山县、中阳县、交口县，内蒙古托克托县、和林格尔县、清水河县、东胜区、达拉特旗、准格尔旗、鄂托克前旗、鄂托克旗、杭锦旗、乌审旗、伊金霍洛旗、磴口县、凉城县，陕西省韩城市、宝塔区、安塞县、延长县、延川县、子长县、志丹县、吴起县、宜川县、榆阳区、神木市、府谷县、横山区、靖边县、定边县、绥德县、米脂县、佳县、吴堡县、清涧县、子洲县，甘肃省泾川县、灵台县、西峰区、庆城县、环县、华池县、合水县、宁县、镇原县，宁夏回族自治区盐池县70个县2024年年度水土保持措施统计表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;The data sources are ZY-3 and Gao FEN-1 satellite images, which are obtained from the information center of the Ministry of water resources.&lt;/p&gt;</w:t>
+        <w:t xml:space="preserve">数据源为资源三号和高分一号卫星影像，从水利部信息中心获取。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2024/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:National key control area of Yellow River with abundant and coarse sediment </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河多沙粗沙国家级重点治理区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xlsx</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil and water conservation measures</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水保措施统计表，生物措施（4个二级类要素），工程措施（16个二级类要素）。</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Yellow River sandy coarse sand national key control area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河多沙粗沙国家级重点治理区，山西省，内蒙古，陕西省，甘肃省，宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -796,51 +897,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -867,51 +986,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -933,51 +1070,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1004,51 +1159,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1074,501 +1247,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Suya </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Suya </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Suya. Data set of soil and water conservation measures in the Yellow River Sandy and coarse sand national key control area in 2024. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. </w:t>
+        <w:t xml:space="preserve">黄河流域水土保持生态环境监测中心. 2024年黄河多沙粗沙国家级重点治理区水土保持措施数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>