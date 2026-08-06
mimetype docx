--- v0 (2026-05-06)
+++ v1 (2026-08-06)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区凝结水观测数据集（2008年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: condensate observation data set in dense observation area of Linze station (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint test: condensate observation data set in dense observation area of Linze station (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1823.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1823.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1697</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月26日至7月29日在临泽站开展凝结水观测。观测地点在临泽站内的沙丘上。   观测方法：先后采用了两种容器进行观测。分别为凝结水盘（2008-05-26至2008-07-08）和铝盒（2008-06-24至2008-07-29）。凝结水盘采用敞口长方形塑料盘，见缩略图。铝盒的布置采用了遮盖和不遮盖两种方法，将3组深度不同的铝罐，分别布在沙丘的不同高度上。   称重仪器：凝结水盘用美国双杰GG TC30K- H电子天平。精度1g；铝盒法用500g电子天平。精度0.1g。   观测时间：早上6:00－7:00之间；晚上19:00－22:00之间。受天气条件限制，称重时间不完全一致。   连续观测：凝结水盘进行了一次连续观测，6月25日至6月27日，时间间隔为2小时；铝盒进行了两次连续观测，6月25日至6月27日，7月19日至7月20日，两次观测的时间间隔均为2小时。   凝结水预处理数据根据早晚称重重量之差计算凝结水的重量，再除以其体积，得到凝结水量（mm）。</w:t>
+        <w:t xml:space="preserve">Condensate observation was carried out at Linze station from May 26 to July 29, 2008. The observation site is on the sand dune in Linze station. Observation method: two kinds of containers were used for observation. They are condensate pan (2008-05-26 to 2008-07-08) and aluminum box (2008-06-24 to 2008-07-29). The condensate tray adopts open rectangular plastic tray, see the thumbnail. The layout of aluminum boxes adopts two methods of covering and not covering. Three groups of aluminum cans with different depths are distributed on different heights of sand dunes. Weighing instrument: American Shuangjie GG tc30k-h electronic balance for condensate pan. Accuracy 1g; 500g electronic balance for aluminum box method. Accuracy 0.1g. Observation time: 6:00-7:00 in the morning; Between 19:00 and 22:00 p.m. Due to weather conditions, the weighing time is not completely consistent. Continuous observation: a continuous observation was conducted on the condensate tray from June 25 to June 27, with an interval of 2 hours; Two consecutive observations were conducted on the aluminum box, from June 25 to June 27 and from July 19 to July 20. The time interval between the two observations was 2 hours. According to the condensate pretreatment data, calculate the weight of condensate according to the difference between the weights weighed in the morning and evening, and then divide it by its volume to obtain the condensate volume (mm). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月26日至7月29日在临泽站开展凝结水观测。观测地点在临泽站内的沙丘上。</w:t>
+        <w:t xml:space="preserve">  Condensate observation was carried out at Linze station from May 26 to July 29, 2008. The observation site is on the sand dune in Linze station.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  先后采用了两种容器进行观测，分别为凝结水盘（2008-05-26至2008-07-08）和铝盒（2008-06-24至2008-07-29）。凝结水盘采用敞口长方形塑料盘，见缩略图。铝盒的布置采用了遮盖和不遮盖两种方法，将3组深度不同的铝罐，分别布在沙丘的不同高度上。</w:t>
+        <w:t xml:space="preserve"> Two containers were used for observation, namely condensate pan (2008-05-26 to 2008-07-08) and aluminum box (2008-06-24 to 2008-07-29). The condensate tray adopts open rectangular plastic tray, see the thumbnail. The layout of aluminum boxes adopts two methods of covering and not covering. Three groups of aluminum cans with different depths are distributed on different heights of sand dunes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/01-2008/08/04</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/01-2008/08/04</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">276.7 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:276.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">凝结水, 沙丘, 凝结水盘, 铝盒, 地表水</w:t>
+        <w:t xml:space="preserve">Theme:Condensate, sand dune, condensate tray, aluminum box, surface water</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">临泽站加密观测区,  黑河流域,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Intensive observation area of Linze station,  Heihe River Basin,  hydrological test area of arid area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡 </w:t>
+        <w:t xml:space="preserve">contributors:Song Yi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宋怡  </w:t>
+        <w:t xml:space="preserve">author:Song Yi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Song Yi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宋怡. 黑河综合遥感联合试验：临泽站加密观测区凝结水观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1697.</w:t>
+        <w:t xml:space="preserve">Song Yi. Heihe River comprehensive remote sensing joint test: condensate observation data set in dense observation area of Linze station (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1697.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>