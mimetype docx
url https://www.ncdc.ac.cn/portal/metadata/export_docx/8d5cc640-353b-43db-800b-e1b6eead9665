--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含两类数据：冻土热稳定性分类标准和青藏工程走廊热稳定性冻土类型（以年平均地温划分）标准。第一类数据考虑了年平均地温、热稳定性指标、人类活动影响变化等因素的影响对冻土热稳定性进行划分；第二类数据考虑了年平均地温、多年冻土厚度、界线处的年均气温等因素的影响对青藏工程走廊冻土类型进行划分，并分析了不同类型冻土的主要分布地段。</w:t>
+        <w:t xml:space="preserve">  冻土热稳定性分类数据集通过多个影响因素试验、监测、模拟对青藏工程走廊冻土类型和热稳定性进行划分，并分析了不同类型冻土的主要分布地段。该数据集包含两类数据：冻土热稳定性分类标准和青藏工程走廊热稳定性冻土类型（以年平均地温划分）标准。第一类数据考虑了年平均地温、热稳定性指标、人类活动影响变化等因素的影响对冻土热稳定性进行划分；第二类数据考虑了年平均地温、多年冻土厚度、界线处的年均气温等因素的影响对青藏工程走廊冻土类型进行划分，并分析了不同类型冻土的主要分布地段。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>