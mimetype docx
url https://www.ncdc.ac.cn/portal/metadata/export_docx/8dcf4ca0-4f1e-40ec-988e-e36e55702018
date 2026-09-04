--- v0 (2026-06-10)
+++ v1 (2026-09-04)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prediction Chart for Mechanical Extension Limits of Wells with Displacements of Tens of Thousands of Meters</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">万米大位移井机械延伸极限预测图版</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1693.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Prediction Chart for Mechanical Extension Limits of Wells with Displacements of Tens of Thousands of Meters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1693.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1693.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1693.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In 2018, in Beijing, theoretical derivation and Matlab software were used to model the extension limits of extended reach wells, and programs were developed to ultimately form an atlas of mechanical extension limits for extended reach wells under different conditions. The main content of the prediction chart includes: ① Well trajectory control and friction reduction technology for extended reach wells, which mainly includes: an optimized trajectory control model with minimum friction resistance; a calculation model for the mechanical extension limits of extended reach wells; ② Based on analysis, the prediction chart for mechanical extension limits of extended reach wells indicates that there is a limit to the extension length of the wellbore under given drilling parameters. In order to increase the extension length of the wellbore, the prediction chart proposes corresponding control measures to increase the extension limits from aspects such as drilling machine performance. </w:t>
+        <w:t xml:space="preserve">  2018年在北京市采用理论推导和Matlab软件对大位移井延伸极限进行建模，并编制程序，最终形成不同条件下大位移井的机械延伸极限图集。图版的主要内容：①大位移井井眼轨迹控制与防摩减阻技术，主要包括：摩阻最小的轨迹优化控制模型；大位移井机械延伸极限计算模型；②大位移井机械延伸极限预测图版根据分析，在相关钻进参数给定的条件下，井眼的延伸长度是有极限的。为了提高井眼的延伸长度，预测图版从钻机性能等方面提出增大延伸极限的相应控制措施。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Experiment, self generation.</w:t>
+        <w:t xml:space="preserve">  实验试验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Modeling of the extension limits of extended reach wells was conducted using theoretical derivation and Matlab software, and programs were developed to ultimately form an atlas of mechanical extension limits for extended reach wells under different conditions. This provides a theoretical basis for the design of wells with displacements of tens of thousands of meters.</w:t>
+        <w:t xml:space="preserve">  采用理论推导和Matlab软件对大位移井延伸极限进行建模，并编制程序，最终形成不同条件下大位移井的机械延伸极限图集，为万米大位移井设计提供理论依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2018/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:615.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">615.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Extended Reach Well, Mechanical Extension Limit, Modeling</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大位移井, 机械延伸极限, 建模</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高德利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:WANG Yanbin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王宴滨  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GAO Leli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高德利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0303300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GAO Leli. Prediction Chart for Mechanical Extension Limits of Wells with Displacements of Tens of Thousands of Meters. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1693.2022.</w:t>
+        <w:t xml:space="preserve">高德利. 万米大位移井机械延伸极限预测图版. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1693.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>