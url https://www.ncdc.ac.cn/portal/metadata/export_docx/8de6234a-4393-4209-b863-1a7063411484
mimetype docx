--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -2,812 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remote sensing comprehensive product dataset for 500 meter snow cover in the Pamir Tianshan region from 1979 to 2010</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1979-2010年帕米尔-天山地区500米积雪遥感综合产品数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3091.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Remote sensing comprehensive product dataset for 500 meter snow cover in the Pamir Tianshan region from 1979 to 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.2021.1973</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3091.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.2021.1973</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">此数据反映帕米尔-天山地区多年积雪分布属性。本数据集包含115份NETCDF格式数据：分别为2000年至2011年积雪面积比例产品数据、1979年至2011年微波雪水当量遥感产品数据，1979年至2013年融雪空间分布模拟产品数据与1979年至2013年积雪表面反照率数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001-2012年Terra卫星的逐日MOD10A1产品。 美国国家雪冰数据中心（NSIDC）处理的SMMR（1978-1987年)，SSM/I（1987-2008年)和AMSR-E(2002-2012)逐日被动微波亮温数据。 GLDAS陆面同化系统CLM、MOSAIC与NOAH陆面过程模型模拟数据</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在MODIS逐日积雪产品—MOD10A1的基础上，采用基于三次样条函数插值的去云算法进行去云处理以及区域裁剪后得到新的帕米尔-天山地区积雪面积比例产品。 通过对不同传感器的亮温进行交叉定标提高亮温数据在时间上的一致性。然后利用Chang算法针对中国地区进行修正的算法进行雪深反演。采用亮温梯度法并考虑积雪特性在时间上的变化从SSM/I（S）和AMSR-E亮度温度数据中提取每日雪深，并得到最大雪深分布情况。 提取研究区GLDAS陆面同化系统中CLM、MOSAIC与NOAH三个陆面过程模型的融雪和反照率模拟结果，采用三次样条函数插值方法进行重采样。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.积雪面积比例产品：时间分辨率，逐日；空间分辨率， 0.01 度。 2. 微波雪水当遥感量产品：时间分辨率，逐日；空间分辨率，0.25 度。 3. 陆面反照率产品：时间分辨率，逐月；空间分辨率， 1 度。 4. 融雪空间分布产品：时间分辨率，逐月；空间分辨率， 1 度。 以上各项数据时间序列连续，空间范围完整，检查无坏值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1979/01/01-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979/01/01-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">帕米尔-天山山脉 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:21.7 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.7 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日，月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Remote sensing retrieval products, Pamir Tianshan, remote sensing, accumulated snow</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感反演产品\MODIS, 帕米尔天山, 遥感, 积雪</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1979 2000 2010</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1979 2000 2010</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:the pamirs,  Tianshan Mountain </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">帕米尔高原,  天山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -841,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 46.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -912,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 65.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 91.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1049,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1119,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李锦</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:09917827369</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">09917827369</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:lijin@ms.xjb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lijin@ms.xjb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:FANG Hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:FANG Hui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:FANG Hui </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">方晖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">FANG Hui. Remote sensing comprehensive product dataset for 500 meter snow cover in the Pamir Tianshan region from 1979 to 2010. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.2021.1973.</w:t>
+        <w:t xml:space="preserve">方晖. 1979-2010年帕米尔-天山地区500米积雪遥感综合产品数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.2021.1973.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>