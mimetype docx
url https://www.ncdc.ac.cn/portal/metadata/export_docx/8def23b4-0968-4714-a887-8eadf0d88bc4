--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A dataset on the response of soil function in arid regions of China to climate change and human activities</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国干旱区土壤功能对气候变化与人类活动的响应数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7172.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A dataset on the response of soil function in arid regions of China to climate change and human activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.DESERTIFICATION.DB7172.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.desertification.db7172.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.DESERTIFICATION.DB7172.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset aims to explore the impact of climate change and human activities on soil functionality in arid regions of China. By searching relevant literature from Web of Science and China National Knowledge Infrastructure from 1900 to May 2023, 841 field studies covering 18189 sets of observational data were selected. The data includes indicators related to soil function, climate data (such as annual average temperature, precipitation, etc.), ecosystem types, soil depth, and processing intensity. Obtain the impact of climate change (temperature, precipitation, nitrogen deposition) and human activities (such as cultivation, grazing, and returning farmland to forests/grasslands) on soil functional indicators. </w:t>
+        <w:t xml:space="preserve">  本数据集旨在探讨气候变化和人类活动对中国干旱区土壤功能性的影响。通过从 Web of Science 和 中国知网 检索 1900 年至 2023 年 5 月的相关文献，筛选出 841 项野外研究，涵盖 18,189 组观测数据。数据包括土壤功能相关指标、气候数据（如年均气温、降水量等）、生态系统类型、土壤深度和处理强度等信息。得到气候变化（温度、降水、氮沉降）和人类活动（如耕作、放牧、退耕还林/草等）对土壤功能指标的影响。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> To investigate the impact of climate change and human activities on soil multifunctionality in arid regions of China, we retrieved publications from Web of Science and China National Knowledge Infrastructure (CNKI) from 1900 to May 2023. And based on the following criteria for screening: (1) Field based global change control experiments conducted in arid areas of China, focusing on climate change factors such as warming, precipitation changes, nitrogen deposition, as well as human activities such as cultivation, grazing, returning farmland to forests projects, fencing, and other ecological projects (such as protective forest construction, sand source control, degraded system restoration); (2) The experiment includes a control group and a treatment group (such as a warming treatment group and a control group, a grazing group and a non grazing treatment group); (3) Clear description of experimental methods, intensity, and duration; (4) At least one soil related indicator can be obtained in the study. In the end, we included 18189 sets of observational data from 841 field studies.  2. From each study, we extracted the mean and replicates of soil function related indicators for the control and treatment groups. In addition, latitude, longitude, altitude, ecosystem type MAT、MAP、 Data on soil depth and processing intensity. For climate change research, processing intensity is measured by warming amplitude (° C), precipitation change (%), and nitrogen deposition rate (g N m ⁻² yr ⁻¹); For human activities, the intensity is determined by the duration of processing. Extract data directly in text or table format, and use WebPlotDigitizer 5.0 for graphical data（ https://automeris.io ）Perform digital processing. For research lacking climate information, according to the latitude and longitude reported in WorldClim v2.1（ https://worldclim.org ）Extracted from global databases.  3. Extract the ecosystem types of arid regions in China from the 5-year interval terrestrial ecosystem spatial distribution dataset, and obtain altitude data through the "getData" function of the geographic database.</w:t>
+        <w:t xml:space="preserve">  1.为探究气候变化和人类活动对中国干旱区土壤多功能性的影响，我们从 Web of Science 和中国知网（CNKI）检索 1900 年至 2023 年 5 月的出版物。并基于以下标准筛选：（1）涉及在中国干旱区开展的基于野外的全球变化控制实验，聚焦变暖、降水变化、氮沉降等气候变化因素，以及耕作、放牧、退耕还林工程、围栏和其他生态工程（如防护林建设、沙源治理、退化系统修复）等人类活动；（2）实验包含对照组和处理组（如变暖处理组与对照组、放牧组与非放牧处理组）；（3）对实验方法、强度和持续时间有明确描述；（4）研究中至少可获取一项土壤相关指标。最终我们的纳入了来自 841 项野外研究的 18189 组观测数据。   2.从每项研究中，我们提取了对照组和处理组土壤功能相关指标的均值和重复数。此外，还收集了纬度、经度、海拔、生态系统类型、MAT、MAP、土壤深度和处理强度等数据。对于气候变化研究，处理强度通过增温幅度（°C）、降水变化（%）和氮沉降速率（g N m⁻² yr⁻¹）衡量；对于人类活动，强度由处理持续时间决定。以文本或表格形式呈现的数据直接提取，图形数据则使用 WebPlotDigitizer 5.0（https://automeris.io）进行数字化处理。对于缺少气候信息的研究，根据报告的经纬度从 WorldClim v2.1（https://worldclim.org）全球数据库中提取。   3.从 5 年间隔陆地生态系统空间分布数据集中提取中国干旱区的生态系统类型，通过地理数据库的 “getData” 函数获取海拔数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We use the natural logarithm response ratio (lnRR=ln (X treatment/X control)) to evaluate the response size of climate change and human activities to various soil indicators.</w:t>
+        <w:t xml:space="preserve">  我们采用自然对数响应比 (lnRR=ln(X处理/X对照)) 评估气候变化与人类活动对各土壤指标的响应大小。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The variance (vi) of each response variable is calculated based on the corresponding number of replicates in the study. </w:t>
+        <w:t xml:space="preserve">  每个响应量的方差（vi）通过对应研究的重复数计算得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China's arid regions </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国干旱区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:130.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">130.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5587.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:803.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">803.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:Excel</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Arid regions in China, soil function, climate change, human activities</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国干旱区, 土壤功能, 气候变化, 人类活动</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China's arid regions </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国干旱区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 79.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">126.63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1487,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Gao Siyuan,  Liu Huiying </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高斯远,  刘慧颖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Gao Siyuan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高斯远  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Liu Huiying </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘慧颖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2020YFA0608400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020YFA0608400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">荒漠化对气候变化的响应与反馈及其生态效应</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Gao Siyuan, Liu Huiying. A dataset on the response of soil function in arid regions of China to climate change and human activities. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7172.2026.</w:t>
+        <w:t xml:space="preserve">高斯远,刘慧颖. 中国干旱区土壤功能对气候变化与人类活动的响应数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.DESERTIFICATION.DB7172.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>