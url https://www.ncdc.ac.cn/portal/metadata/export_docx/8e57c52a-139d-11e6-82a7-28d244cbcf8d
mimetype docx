--- v0 (2026-04-29)
+++ v1 (2026-07-28)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009年祁连山老虎沟12号冰川总控水位变化数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2009 Qilian Mountains Tiger Gulch No. 12 Glacier General Control Water Level Change Data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2009 Qilian Mountains Tiger Gulch No. 12 Glacier General Control Water Level Change Data</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0002.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0002.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1160</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">面向数据申请者的老虎沟12号冰川水位，流量数据，水文用HOBO水位计测定，流量用水位流量曲线结合水文数据计算得到老虎沟12号冰川2009年水位流量数据，以及水位和测流原始数据,断面水位流量数据。</w:t>
+        <w:t xml:space="preserve">The water level and discharge data of Laohugou Glacier No. 12 for data applicants are measured by hobo water level meter, and the discharge is calculated by water level discharge curve combined with hydrological data to obtain the water level and discharge data of Laohugou Glacier No. 12 in 2009, as well as the original data of water level and flow measurement, and the section water level and flow data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">自动采集</w:t>
+        <w:t xml:space="preserve">Automatic acquisition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">原始数据，未经人工处理</w:t>
+        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">Raw data. The quality of the data is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/06/16-2009/09/17</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/06/16-2009/09/17</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">老虎沟12号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Laohugou glacier No.12 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">748.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:748.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰川, 流量, 水文</w:t>
+        <w:t xml:space="preserve">Theme:Glacier, flow, Hydrology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">肃北县,  甘肃省,  老虎沟冰川 </w:t>
+        <w:t xml:space="preserve">Place:Subei County,  Gansu Province,  Laohugou glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔</w:t>
+        <w:t xml:space="preserve">contacts:Qin Xiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967370</w:t>
+        <w:t xml:space="preserve">phone:0931-4967370</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">qinxiang@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:qinxiang@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔 </w:t>
+        <w:t xml:space="preserve">contributors:Qinxiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">秦翔  </w:t>
+        <w:t xml:space="preserve">author:Qinxiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Qinxiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">秦翔. 2009年祁连山老虎沟12号冰川总控水位变化数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1160.</w:t>
+        <w:t xml:space="preserve">Qinxiang. 2009 Qilian Mountains Tiger Gulch No. 12 Glacier General Control Water Level Change Data. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1160.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>