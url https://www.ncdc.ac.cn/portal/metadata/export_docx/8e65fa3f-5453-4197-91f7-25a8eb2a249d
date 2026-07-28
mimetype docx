--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2022 Yellow River Basin Tourism Resource Spatial Distribution Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2022年黄河流域旅游资源空间分布数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.57760/sciencedb.12716</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2022 Yellow River Basin Tourism Resource Spatial Distribution Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11-6035.ncdc.2023.0013.zh</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.57760/sciencedb.12716</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-6035.ncdc.2023.0013.zh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  黄河是中华民族的母亲河，黄河流域旅游资源是国内最为丰富、最具特色的文化旅游带之一。本数据集以自然流域为基础、以县（区）域行政边界为单元，以各县（区）旅游资源名录数据为依据，参考国家旅游资源分类标准，利用沿黄地区2022年高分辨率卫星影像和矢量电子地图等基础地理信息数据，分类型、分等级提取了全流域旅游资源空间分布信息。包括沿黄9省自然景观和人文景观2个一级类和10个二级类的全流域A级以上旅游资源专题数据，涵盖了黄河流域约80万 km2的流域面积。黄河流域旅游资源空间分布数据集可为黄河流域文化旅游规划、开发、利用与保护提供科学决策依据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset mainly comes from the cultural and tourism resource catalogs, statistical yearbooks, and basic geographic information, surface coverage, remote sensing images of the Yellow River Basin provided by the cultural and tourism bureaus, statistical bureaus, and other departments in various counties and districts of the Yellow River Basin, as well as the National Science and Technology Resource Sharing Service Platform.</w:t>
+        <w:t xml:space="preserve">  本数据集主要来源于黄河流域各县区文化旅游局、统计局等部门的文化旅游资源目录、统计年鉴以及国家科技资源共享服务平台提供的黄河流域基础地理信息、地表覆盖、遥感影像等数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Based on high-resolution satellite images and vector electronic maps of the Yellow River region, overlay relevant tourist attractions, and complete spatial distribution mapping of various levels of tourist attractions in accordance with the requirements of thematic maps; Finally, use the basic geographic information data of the Yellow River Basin (basin boundaries, administrative divisions, river systems, transportation networks, residential areas) to create a thematic data base map.</w:t>
+        <w:t xml:space="preserve">  根据沿黄地区的高分辨率卫星影像和矢量电子地图，叠加相关旅游景点，按照专题地图有关要求，完成各等级旅游景点的空间分布制图；最后，利用黄河流域基础地理信息数据（流域边界、行政区划、河流水系、交通路网、居民地）制作专题数据底图。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> To ensure the accuracy and reliability of the data, this study conducted on-site investigations and interviews on the development and utilization of natural, cultural, and red tourism resources, as well as the current status of scenic spot construction in the Yellow River Basin. A large amount of first-hand relevant information was obtained, including geographical, surface coverage, DEM elevation, administrative zoning, satellite remote sensing, climate, natural disasters, and other thematic data of the Yellow River Basin. </w:t>
+        <w:t xml:space="preserve">  为确保数据准确可靠，本研究对黄河流域自然、人文和红色旅游资源开发利用情况和景点建设现状进行实地考察、访谈调研，获取大量一手相关资料，包括黄河流域地理、地表覆盖、DEM 高程、行政区划、卫星遥感、气候、自然灾害等专题数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/01-2022/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/01-2022/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:812.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">812.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:.csv、.tiff</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.csv、.tiff</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Tourism resources, cultural tourism, spatial statistics</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">旅游资源, 文化旅游, 空间统计</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Yellow River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 89.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1419,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:LU Xiaotong,  LIU Huicong,  SHI Qingshan,  LI Xinyao,  HAN Liqin,  CHEN Ting </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢晓彤,  刘慧聪,  史青山,  李欣瑶,  韩立钦,  陈婷 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HAN Liqin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">韩立钦  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:LU Xiaotong </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">卢晓彤</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LU Xiaotong, LIU Huicong, SHI Qingshan, LI Xinyao, HAN Liqin, CHEN Ting. 2022 Yellow River Basin Tourism Resource Spatial Distribution Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11-6035.ncdc.2023.0013.zh.</w:t>
+        <w:t xml:space="preserve">卢晓彤,刘慧聪,史青山,李欣瑶,韩立钦,陈婷. 2022年黄河流域旅游资源空间分布数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11-6035.ncdc.2023.0013.zh.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">韩立钦, 卢晓彤, 刘慧聪, 史青山, 李欣瑶, 陈婷. &lt;bold&gt;2022&lt;/bold&gt;年黄河流域旅游资源空间分布数据集[J]. 中国科学数据（中英文网络版）, 2024, 9, (3): 1-11. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">