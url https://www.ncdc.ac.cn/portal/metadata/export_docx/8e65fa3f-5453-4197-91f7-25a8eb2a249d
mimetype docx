--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2202,51 +2202,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">韩立钦, 卢晓彤, 刘慧聪, 史青山, 李欣瑶, 陈婷. &lt;bold&gt;2022&lt;/bold&gt;年黄河流域旅游资源空间分布数据集[J]. 中国科学数据（中英文网络版）, 2024, 9, (3): 1-11. </w:t>
+        <w:t xml:space="preserve">韩立钦, 卢晓彤, 刘慧聪, 史青山, 李欣瑶, 陈婷. &lt;bold&gt;2022&lt;/bold&gt;年黄河流域旅游资源空间分布数据集[J]. 中国科学数据（中英文网络版）, 2024, 9(3): 1-11.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>