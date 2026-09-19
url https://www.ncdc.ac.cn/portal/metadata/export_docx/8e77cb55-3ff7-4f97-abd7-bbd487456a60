--- v0 (2026-05-05)
+++ v1 (2026-09-19)
@@ -2241,73 +2241,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118, (23). </w:t>
+        <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118(23).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>